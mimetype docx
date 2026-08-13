--- v0 (2026-06-29)
+++ v1 (2026-08-13)
@@ -488,228 +488,228 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第一天
                 <w:br/>
                 <w:br/>
                 长沙
                 <w:br/>
                 下午：请各位贵宾出发当日下午于长沙国际机场集合，搭乘班机飞往肯尼亚首都-内罗毕。
                 <w:br/>
-                早：敬请自理       午：敬请自理          晚：敬请自理   
+                早：敬请自理       午：敬请自理          晚：敬请自理   
                 <w:br/>
                 飞机上
                 <w:br/>
                 第二天
                 <w:br/>
-                长沙Q内罗毕（参考航班：CZ6043  00：50起飞- 07：30抵达 总飞行12H）-安博塞利（车约4小时）
+                长沙Q内罗毕（参考航班：CZ6043  00：50起飞- 07：30抵达 总飞行12H）-安博塞利（车约4小时）
                 <w:br/>
                 上午：抵达后驱车前往大象生活的天堂【安博塞利国家保护区】（车程约4小时）。
                 <w:br/>
                 午餐：酒店自助午餐
                 <w:br/>
                 下午：乘车前往【安博塞利国家保护区】内游览（约2小时）。安博塞利是非洲度假胜地之一，位于肯尼亚与坦桑尼亚交界地区，在这里可以清晰地看到海拔5895米的非洲第一高峰乞力马扎罗山。接近赤道的乞力马扎罗山顶终年覆盖着积雪，山下莽原景色优美。吸引着一批批前来观光的游客。
                 <w:br/>
-                 早：敬请自理        午：酒店午餐       晚：酒店晚餐
-[...1 lines deleted...]
-                入住安博塞利当地四星级酒店AMBOSELI AA LODGE  或同级酒店
+                 早：敬请自理        午：酒店午餐       晚：酒店晚餐
+                <w:br/>
+                入住安博塞利当地四星级酒店AMBOSELI AA LODGE  或同级酒店
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 第三天
                 <w:br/>
-                安博塞利-内罗毕 （车约5小时） 
+                安博塞利-内罗毕 （车约5小时） 
                 <w:br/>
                 上午：酒店早餐后，乘车返回内罗毕。
                 <w:br/>
                 下午：下午参观【长颈鹿公园】位于内罗毕市郊卡伦区，占地140英亩，建于1983年，是肯重要的青少年环保教育基地之一。创建者乔克为“非洲濒临灭绝野兽基金会”创始人。上个世纪七十年代，一种叫Rothschild的长颈鹿濒临灭绝，至1973年，仅在肯尼亚西部发现130头。1979年，乔克决定成立自然教育中心，通过游客亲自喂养长颈鹿的方式，使大家理解人与自然和谐相处及保护野生动物的重要性。该园林的显著标志是一所巨大的石头房子。参观者可以站在高台上观赏和亲自喂养长颈鹿。由于距离比较近，你能观察到一个有趣的现象，长颈鹿是站着睡觉的。所谓睡觉，也只是打个盹。
                 <w:br/>
                 推荐自选项目：
                 <w:br/>
                 1.【清晨6：00--8：00打包早餐盒，继续游览安博塞利】
                 <w:br/>
                 2.PARK烤肉餐+歌舞表演
                 <w:br/>
-                 早：酒店早餐        午：中式团队餐       晚：火锅餐
-[...1 lines deleted...]
-                入住内罗毕当地四星级酒店Eastland Hotel  或同级酒店
+                 早：酒店早餐        午：中式团队餐       晚：火锅餐
+                <w:br/>
+                入住内罗毕当地四星级酒店Eastland Hotel  或同级酒店
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 第四天
                 <w:br/>
                 内罗毕-马赛马拉（车约5小时）
                 <w:br/>
-                上午：酒店早餐后，前往【马赛马拉国家野生动物保护区】，途径东非大裂谷 这条长度相当于地球周长1/6的大裂谷，气势宏伟，景色壮观，是世界上最大的裂谷带，有人形象地将其称为“地球表皮上的一条大伤痕”；
+                上午：酒店早餐后，前往【马赛马拉国家野生动物保护区】，途径东非大裂谷 这条长度相当于地球周长1/6的大裂谷，气势宏伟，景色壮观，是世界上最大的裂谷带，有人形象地将其称为“地球表皮上的一条大伤痕”；
                 <w:br/>
                 下午：【马赛马拉国家野生动物保护区】动物追踪（游览2小时）位于肯尼亚西南部与坦桑尼亚交界地区，与坦桑尼亚塞伦盖蒂动物保护区相连。该保护区始建于1961年，面积达1800平方公里。保护区内动物繁多，数量庞大，约有95种哺乳动物和450种鸟类，是世界上最好的野生动物保护区之一；返回酒店休息。
                 <w:br/>
                 <w:br/>
                 推荐自选项目：
                 <w:br/>
                 1.马赛村参观游览
                 <w:br/>
-                 早：酒店早餐       午：酒店午餐      晚：酒店晚餐
+                 早：酒店早餐       午：酒店午餐      晚：酒店晚餐
                 <w:br/>
                 入住马赛马拉当地四星级酒店MARA CHUI LODGE或同级酒店
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 第五天
                 <w:br/>
                 马赛马拉
                 <w:br/>
                 早餐后前往【马拉河区域】继续动物追踪（约从8点-15点）。游毕返回酒店晚餐和休息。
                 <w:br/>
-                17点左右安排马赛马拉日落香槟SUN DOWNER. 晚餐为BUSH DINEER 加 篝火晚会.（如果天气不允许则无法安排，赠送项目不用不退）
+                17点左右安排马赛马拉日落香槟SUN DOWNER. 晚餐为BUSH DINEER 加 篝火晚会.（如果天气不允许则无法安排，赠送项目不用不退）
                 <w:br/>
                 推荐自选项目：
                 <w:br/>
                 1.热气球
                 <w:br/>
                 2.马拉河徒步
                 <w:br/>
-                 早：酒店早餐       午：打包午餐盒      晚：酒店晚餐
+                 早：酒店早餐       午：打包午餐盒      晚：酒店晚餐
                 <w:br/>
                 入住马赛马拉当地四星级酒店MARA CHUI LODGE或同级酒店
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 第六天
                 <w:br/>
                 马赛马拉国家公园-埃尔门泰塔区域（车约4小时）
                 <w:br/>
                 上午：酒店早餐后，驱车前往埃尔门泰塔酒店入住。
                 <w:br/>
                 下午：酒店午餐,下午在酒店内自由活动.
                 <w:br/>
                 埃尔门泰塔位于肯尼亚裂谷带中间，是碳酸钙湖，而不是淡水湖，面积约有20平方公里，埃尔门泰塔就像它周边的湖一样，也是许多非洲火烈鸟的家,在湖中大约生活着50多万只美丽的火烈鸟。
                 <w:br/>
                 推荐自选项目：
                 <w:br/>
                 1.乘坐奈瓦莎游船约1小时
                 <w:br/>
                 2.游览新月岛徒步约1小时（新月岛属于奈瓦莎地名，并非岛屿）
                 <w:br/>
                 3.艾尔莎庄园游览（含鸟类收容所参观）以当地开放情况为准。
                 <w:br/>
                 4. 埃尔门泰塔湖园区游览1-2小时.
                 <w:br/>
-                 早：酒店早餐       午：酒店午餐      晚：酒店晚餐
+                 早：酒店早餐       午：酒店午餐      晚：酒店晚餐
                 <w:br/>
                 入住埃尔门泰塔湖当地四星级酒店Jacaranda Lake Elementaita Lodge或同级
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 第七天
                 <w:br/>
                 埃尔门泰塔-纳库鲁（车约1.5小时）-埃尔门泰塔
                 <w:br/>
                 上午：酒店早餐后，前往【纳库鲁国家公园】（游览2小时）纳库鲁湖又称红鹤湖，是东非大裂谷湖泊之一，主要动物有火烈鸟、滨鹬、矶鹞、杜鹃、翠鸟、欧椋鸟、太阳鸟等。 纳库鲁湖水中盐碱质沉积，藻类滋生，是火烈鸟的主要食粮。除火烈鸟外，这里还栖息着400多种、数以百只珍禽,园内还有珍贵的白犀牛和黑犀牛和其它的野生动物等；
                 <w:br/>
                 下午：前往【纳瓦沙湖】参观（不含船），返回酒店自由休息（车约40分钟）。
                 <w:br/>
                 推荐自选项目：
                 <w:br/>
                 1.乘坐奈瓦莎游船约1小时
                 <w:br/>
                 2.游览新月岛徒步约1小时（新月岛属于奈瓦莎地名，并非岛屿）
                 <w:br/>
                 3.艾尔莎庄园游览（含鸟类收容所参观）以当地开放情况为准。
                 <w:br/>
                 4. 艾尔蒙太塔湖游览1-2小时.
                 <w:br/>
-                 早：酒店早餐       午：午餐    晚：酒店晚餐
+                 早：酒店早餐       午：午餐    晚：酒店晚餐
                 <w:br/>
                 入住埃尔门泰塔湖当地四星级酒店Jacaranda Lake Elementaita Lodge或同级
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 第八天
                 <w:br/>
                 埃尔门泰塔湖-内罗毕（车约2.5小时）
                 <w:br/>
                 上午：酒店早餐后，返回内罗毕；
                 <w:br/>
                 下午：前往市区游览：车观肯尼亚国家会展中心、自由广场、大教堂等。乘车前往肯尼亚的超市自由购物当地特产如咖啡，红茶和肯尼亚豆等（当地超市并非购物店）。
                 <w:br/>
                 推荐自费项目：
                 <w:br/>
                 1.【凯伦故居】 
                 <w:br/>
                 2.国家博物馆
                 <w:br/>
                 3.Carnivore烤肉餐
                 <w:br/>
-                 早：酒店早餐       午：中式团队餐    晚：中式团队餐
-[...1 lines deleted...]
-                入住内罗毕当地四星级酒店Eastland Hotel  或同级酒店
+                 早：酒店早餐       午：中式团队餐    晚：中式团队餐
+                <w:br/>
+                入住内罗毕当地四星级酒店Eastland Hotel  或同级酒店
                 <w:br/>
                 第九天
                 <w:br/>
-                内罗毕Q长沙（参考航班：CZ6044  15：00起飞- 08：00+1抵达飞行12H）   
+                内罗毕Q长沙（参考航班：CZ6044  15：00起飞- 08：00+1抵达飞行12H）   
                 <w:br/>
                 上午：酒店早餐后，前往内罗毕国际机场，返回国内。
                 <w:br/>
-                 早：酒店早餐       午：敬请自理     晚：飞机餐
+                 早：酒店早餐       午：敬请自理     晚：飞机餐
                 <w:br/>
                 飞机上
                 <w:br/>
-                 第十天
-[...2 lines deleted...]
-                长沙                               
+                 第十天
+                <w:br/>
+                <w:br/>
+                长沙                               
                 <w:br/>
                 上午:安全抵达长沙国际机场，结束难忘的肯尼亚之旅！
                 <w:br/>
-                 早：敬请自理       午：敬请自理      晚：敬请自理   
+                 早：敬请自理       午：敬请自理      晚：敬请自理   
                 <w:br/>
                 ×
                 <w:br/>
-                以上行程&amp;车程&amp;图片供您参考，由于肯尼亚酒店资源稀缺，酒店超售严重
+                以上行程&amp;amp;车程&amp;amp;图片供您参考，由于肯尼亚酒店资源稀缺，酒店超售严重
                 <w:br/>
                 旅行社有权根据情况调整行程顺序！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1057,51 +1057,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>