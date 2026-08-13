--- v1 (2026-06-29)
+++ v2 (2026-08-13)
@@ -539,51 +539,51 @@
                 <w:br/>
                 ●【庞贝古城遗迹】（游览不少于1 小时），（含讲解），在维苏威火山喷发的一瞬间被火
                 <w:br/>
                 山灰吞没，是埋在地下的城市，在这里可以看到维纳斯神庙、阿波罗神庙和被称为“庞
                 <w:br/>
                 贝红”的独特的红褐色调的湿绘壁画等等。
                 <w:br/>
                 ●【那不勒斯】（游览不少于1 小时30 分钟），藏在地中海边的千年古城—那不勒斯；
                 <w:br/>
                 1995 年，那不勒斯历史中心作为文化遗产列入《世界遗产名录》，也就是这个城市的老
                 <w:br/>
                 城区。其内保留了大量中世纪以来众多风格的古迹、建筑和艺术珍品，形成了具有独特
                 <w:br/>
                 文化意义的那不勒斯历史中心。这也也是远眺苏维埃火山很好的地方。
                 <w:br/>
                 ●【那不勒斯王宫】外观，那不勒斯王宫（意大利语：Palazzo Reale di Napoli）是
                 <w:br/>
                 意大利南部城市那不勒斯的一座宫殿，它是波旁王朝那不勒斯国王统治两西西里王国
                 <w:br/>
                 时期(1730-1860)的四处住所之一。
                 <w:br/>
                 含餐早：√ 午：× 晚：披萨餐
                 <w:br/>
                 住宿
                 <w:br/>
-                参考酒店：American Hotel//SUITES&amp;amp; RESIDENCE//BEST WESTERN PLAZA
+                参考酒店：American Hotel//SUITES&amp; RESIDENCE//BEST WESTERN PLAZA
                 <w:br/>
                 ****或同级
                 <w:br/>
                 第三天
                 <w:br/>
                 那不勒斯-(大巴约230 公里)-罗马
                 <w:br/>
                 罗马是永恒之城，《罗马假日》这部黑白爱情电影，是奥黛丽赫本的成名之作，也让全
                 <w:br/>
                 世界知道了罗马这个城市；今天的参观老城区的广场、喷泉等著名罗马地标，在广场喝
                 <w:br/>
                 杯咖啡，走走停停，享受罗马假日的休闲时光。
                 <w:br/>
                 ●【罗马】（游览不少于1 小时30 分钟），罗马不是一天造成的，这是个伟大的历史名
                 <w:br/>
                 城，也是世界各地对历史文明有兴趣游客寻古探幽的好地方，不仅保留了原罗马帝国时
                 <w:br/>
                 代的遗物，更保存现代“罗马假日”的风味。
                 <w:br/>
                 ●【古罗马废墟】外观,昔日古罗马帝国的中心，是现存世界最大面积的古罗马废墟，
                 <w:br/>
                 建有无数的宫殿和建筑群，现在却只剩下颓垣败瓦。
                 <w:br/>
                 ●【古罗马斗兽场】外观，是古罗马帝国专供奴隶主、贵族和自由民观看斗兽或奴隶角
                 <w:br/>
@@ -595,51 +595,51 @@
                 <w:br/>
                 风靡全球后更成为著名的喷泉。
                 <w:br/>
                 ●【西班牙广场】，位于意大利罗马圣三一教堂所在的山丘下。这座教堂乃1495 年查理
                 <w:br/>
                 八世命法国人建造，阶梯共有137 阶，名称取自附近的西班牙大使馆，电影“罗马假期”
                 <w:br/>
                 即在此拍摄。
                 <w:br/>
                 ●【西班牙台阶】，是位于意大利罗马的一座户外阶梯，与西班牙广场相联接，而山上
                 <w:br/>
                 天主圣三教堂就位在西班牙大台阶的顶端。因《罗马假日》电影中奥黛丽赫本在台阶上
                 <w:br/>
                 吃冰淇淋而成为家喻户晓的景点。
                 <w:br/>
                 ●【GELATO 冰激凌】，赠送您品尝《罗马假日》中女神奥黛丽赫本同款的意大利“GELATO
                 <w:br/>
                 冰激凌”，用甜蜜的滋味点缀属于您的罗马假日。
                 <w:br/>
                 含餐早：√ 午：√ 晚：×
                 <w:br/>
                 住宿
                 <w:br/>
                 参考酒店：ARDEATINA PARK//WARMTHOTEL//PINETA PALACE//Papillo
                 <w:br/>
-                Hotels &amp;amp; Resorts Roma****或同级
+                Hotels &amp; Resorts Roma****或同级
                 <w:br/>
                 第四天
                 <w:br/>
                 罗马-(大巴约275 公里)-佛罗伦萨
                 <w:br/>
                 这个城市注定和鲜花有缘，佛罗伦萨在意大利语中意为“鲜花之城”。它也被中国的诗
                 <w:br/>
                 人徐志摩赋予“翡冷翠”的美称。这是一个充满怎样魅力的城市，引起了无数人的好奇
                 <w:br/>
                 心。试着走进它，或许你会发现其中的奥秘。
                 <w:br/>
                 ●【佛罗伦萨】（游览不少于1 小时30 分钟），徐志摩笔下的“翡冷翠”之城，艺术爱
                 <w:br/>
                 好者的天堂，倘佯在城中，就仿佛进入到了一个以文艺复兴为主题的巨大博物馆，是欧
                 <w:br/>
                 洲文艺复兴的代表地，同时也是一个颇具绅士格调，充满和谐、优美、庄严与秩序的现
                 <w:br/>
                 代都市。
                 <w:br/>
                 ●【佛罗伦萨市政厅广场】，佛罗伦萨市的中心广场，整个广场呈L 型，广场不大但是
                 <w:br/>
                 广场上确有众多雕塑精品，在这里你可以欣赏不同时代的大理石雕塑作品，如著名的大
                 <w:br/>
                 卫像，黄金之门等。
                 <w:br/>
@@ -651,53 +651,53 @@
                 <w:br/>
                 却不可能比它美”。
                 <w:br/>
                 ●【乔托钟楼】外观，是一座高82 公尺，外型呈四角形的柱状塔楼，把三种颜色以几
                 <w:br/>
                 何学的配色方式调合，和大教堂十分和谐。
                 <w:br/>
                 ●【圣十字广场自由活动】，广场上圣十字教堂是建于1294 年的哥特式建筑。这里成为
                 <w:br/>
                 著名的佛罗伦萨人的墓地和纪念地，又有“意大利的先贤祠”之称。在这里自由活动，
                 <w:br/>
                 更多的了解这座文艺复兴之都的魅力。
                 <w:br/>
                 ●【T 骨牛排餐】，在意大利，一个酒名，一种奶酪，一道菜肴，它的名字都不是随便起
                 <w:br/>
                 的。要配上这个名字，它的每一个工序，每一道鉴别，都有严格的标准和要求。T 骨牛
                 <w:br/>
                 排来自世界上体型最大和最古老的牛腰部的肉，必须使用木炭烤制，将牛排最鲜美的味
                 <w:br/>
                 道保留下来，外焦里嫩，鲜美多汁。
                 <w:br/>
                 含餐早：√ 午：× 晚：T 骨牛排
                 <w:br/>
                 住宿
                 <w:br/>
-                参考酒店：ART MUSEO//Hotel Datini//Hotel Miro&amp;#39;//STARHOTELS
-[...1 lines deleted...]
-                VESPUCCI//Wall Art Hotel &amp;amp; Residence//Italiana Hotels Florence****
+                参考酒店：ART MUSEO//Hotel Datini//Hotel Miro'//STARHOTELS
+                <w:br/>
+                VESPUCCI//Wall Art Hotel &amp; Residence//Italiana Hotels Florence****
                 <w:br/>
                 或同级
                 <w:br/>
                 第五天
                 <w:br/>
                 佛罗伦萨-(大巴约270 公里)-威尼斯
                 <w:br/>
                 “上帝的眼泪流在了威尼斯”，让这座城市成为一个漂流在水上的浪漫梦境，这里是世
                 <w:br/>
                 界上唯一没有汽车的城市，浓缩了文艺复兴的精华，它的建筑、绘画、雕塑对世界都有
                 <w:br/>
                 极其重要的影响。
                 <w:br/>
                 ●【威尼斯】（游览不少于2 小时30 分钟），贵为水上之城本身就是一个水上艺术品，
                 <w:br/>
                 在这里任意一个建筑物的美感都离不开水。身处威尼斯，你就像站在正演出的舞台之上，
                 <w:br/>
                 路边音乐家演奏的古典音乐就像是演出配乐，来回的形形色色的人们就像是演员，而你
                 <w:br/>
                 正好赶上这威尼斯剧目的上演。
                 <w:br/>
                 ●【圣马可广场】，在历史上一直是威尼斯的政治、宗教和节庆中心，是威尼斯所有重
                 <w:br/>
                 要政府机构的所在地，自从19 世纪以来是大主教的驻地，它同时也是许多威尼斯节庆
                 <w:br/>
@@ -719,51 +719,51 @@
                 <w:br/>
                 比它更窄。几个世纪以来，贡多拉船是威尼斯最常见的船只和主要交通工具。在现代，
                 <w:br/>
                 这个标志性的小船在城市的公共交通工具上，仍然起着重要的作用，在大运河上扮演着
                 <w:br/>
                 traghetti（渡轮）的角色。然而，他们在今天主要还是以固定的定价来载游客。在17
                 <w:br/>
                 和18 世纪估计有8 到1 万个贡多拉船。至今天仍然有400 多人在投入服务，几乎所有
                 <w:br/>
                 船都受雇于游客用呢。来到澳门威尼斯人若没有试过泛舟于三条运河之上的滋味，就称
                 <w:br/>
                 不上到此地一游。乘坐制作精巧、别具威尼斯特色的贡多拉船，伴随船夫优雅美妙的歌
                 <w:br/>
                 声，浪漫地在运河上缓缓航行，令旅程更完美。现在就来一探究竟！您还可以把照片带
                 <w:br/>
                 回家作为这趟精彩旅程的回忆！
                 <w:br/>
                 ●【DFS】（游览不少于1 小时30 分钟），位于Fondaco dei Tedeschi 宫殿，始建于13
                 <w:br/>
                 世纪初（1228 年），是威尼斯当地除总督府之外的第二大重要历史建筑。莎士比亚的名
                 <w:br/>
                 剧《威尼斯商人》就是以这里为背景。这里每天有很多游客经过，既可从里亚托桥上眺
                 <w:br/>
                 望运河，又可在两侧的商店购物，完全沉浸在威尼斯气氛中。
                 <w:br/>
-                DFS 官网链接：https://www.dfs.com/cn/sc-t-fondaco-deitedeschi-venice&amp;quot;。
+                DFS 官网链接：https://www.dfs.com/cn/sc-t-fondaco-deitedeschi-venice"。
                 <w:br/>
                 含餐早：√ 午：海鲜面晚：×
                 <w:br/>
                 住宿
                 <w:br/>
                 参考酒店：BEST WESTERN TRE TORRI//Villa Fiorita//Hotel
                 <w:br/>
                 Alexander//AMEDIA HOTEL NOVENTA//ANTONY PALACE//FOUR POINTS BY
                 <w:br/>
                 SHERATON PADOVA****或同级
                 <w:br/>
                 第六天
                 <w:br/>
                 威尼斯-(大巴约155 公里)-锡尔苗内-(大巴约175 公里)-科莫-(大巴约50 公里)-意大
                 <w:br/>
                 利小镇
                 <w:br/>
                 对科莫湖的认识是从电影《星球大战》里安纳金与帕德美举行婚礼的场景开始的，那片
                 <w:br/>
                 山峦环绕着的蓝色湖水，如同一颗璀璨的蓝宝石，不- 蓝宝石也无法形容它的静谧，
                 <w:br/>
                 它的纯粹。
                 <w:br/>
                 ●【锡尔苗内】（游览不少于30 分钟），小镇位于意大利北部加尔达湖的南岸，坐落在
                 <w:br/>
@@ -873,55 +873,55 @@
                 <w:br/>
                 在斯芬克斯观景台360°欣赏阿尔卑斯全景。
                 <w:br/>
                 从少女峰车站出来，乘坐升降机到达峰顶海拔约3571 米的斯芬克斯观景台。观景台在
                 <w:br/>
                 一个广阔的冰面上，四周建有护栏。在这里你可以观赏到阿尔卑斯山全景：其中被列为
                 <w:br/>
                 世界自然遗产的阿莱奇冰川十分壮观，天气晴朗时，你可以360°视角全方位欣赏近邻
                 <w:br/>
                 法国、德国、意大利的风景。
                 <w:br/>
                 乘坐2020 年全新开通的缆车艾格快线。
                 <w:br/>
                 含餐早：√ 午：少女峰景观餐厅中餐晚：×
                 <w:br/>
                 住宿
                 <w:br/>
                 参考酒店：MERCURE BEAUNE CENTRE//KYRIAD PRESTIGE DIJON NORD
                 <w:br/>
                 VALMY//MERCURE DIJON CLEMENCEA****或同级
                 <w:br/>
                 第九天
                 <w:br/>
                 法国小镇-(大巴约315 公里)-巴黎
                 <w:br/>
-                &amp;quot;巴黎，来多少次都不够的浪漫之都；巴黎，无论探索多少次都嫌不够的城市；这里是
+                "巴黎，来多少次都不够的浪漫之都；巴黎，无论探索多少次都嫌不够的城市；这里是
                 <w:br/>
                 文艺殿堂，也是浪漫的代名词，带上对巴黎的信仰开始旅程，每一次你都会有全新的发
                 <w:br/>
-                现。&amp;quot;
+                现。"
                 <w:br/>
                 ●【巴黎市区】（游览不少于1 小时30 分钟），法国首都巴黎的绰约风姿举世闻名，充
                 <w:br/>
                 满历史文化承载的建筑物，弥漫艺术与时尚气息的城市气质，这些都早已使巴黎成为了
                 <w:br/>
                 一座世界名都，也是无数渴望邂逅浪漫的游人望穿秋水的地方。
                 <w:br/>
                 ●【凯旋门】，巴黎凯旋门是巴黎市的四大代表建筑之一（埃菲尔铁塔、凯旋门、卢浮
                 <w:br/>
                 宫和巴黎圣母院），也是目前香榭丽舍大街上最大的一座圆拱门，是为了纪念拿破仑在
                 <w:br/>
                 1806 年在奥斯特尔里茨战役中获胜而建的。巴黎市区12 条大街都以凯旋门为中心，向
                 <w:br/>
                 四周放射，气势磅礴。
                 <w:br/>
                 ●【香榭丽舍大道】，香榭丽舍大街是巴黎著名的一条街道，全长1800 米，最宽处约120
                 <w:br/>
                 米，为双向八车道，东起协和广场，西至戴高乐广场，是巴黎美丽浪漫的象征。
                 <w:br/>
                 ●【埃菲尔铁塔】外观，素有巴黎城市地标之一的埃菲尔铁塔是一座位于法国巴黎战神
                 <w:br/>
                 广场的铁制镂空塔，是巴黎较高的建筑物，也是法国的文化象征。铁塔从1887 年起建，
                 <w:br/>
                 分为三层，分别在离地面57 米、115 米和276 米处，从塔座到塔顶共有1711 级阶梯，
                 <w:br/>
@@ -1534,51 +1534,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>