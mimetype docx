--- v1 (2026-06-29)
+++ v2 (2026-08-13)
@@ -701,51 +701,51 @@
                 <w:br/>
                 早餐后，驱车前往凯恩来恩乘轮渡*横穿海峡到达LARNE，抵达后驱车前往游览北爱尔兰
                 <w:br/>
                 北部海岸绵延伸展长达8 公里的被人称为巨人石道的巨人堤。
                 <w:br/>
                 ◆【巨人堤】*(不少于1 小时）一个形成于一万五千年前的玄武岩柱，堪称一个非凡的
                 <w:br/>
                 奇迹，是火山运动后的产物，传说中它则是传奇英雄巨人芬恩•麦克库尔为了去苏格兰挑
                 <w:br/>
                 战他的对手而创造。
                 <w:br/>
                 后驱车前往北爱尔兰首府—贝尔法斯特市区游览。
                 <w:br/>
                 ◆【和平墙】一道独具特色的城市景观，也是了解北爱尔兰历史以及政治、宗教、艺术
                 <w:br/>
                 的一个重要窗口。
                 <w:br/>
                 ◆【市政厅】(外观）是贝尔法斯特必游的景点之一，位于登戈尔广场(Donegall Square)
                 <w:br/>
                 中心，于1906 年建成。市政厅建筑是由典型的新文艺复兴风格建筑，也是贝尔法斯特工
                 <w:br/>
                 业革命取得成功的见证。
                 <w:br/>
                 ◆【泰坦尼克号大楼】（外观）贝尔法斯特是著名的“泰坦尼克号”的诞生地，而这座
                 <w:br/>
-                由H&amp;amp;W 船厂参与打造的纪念馆，是目前世界上最大也是最正宗的以“泰坦尼克号”为主
+                由H&amp;W 船厂参与打造的纪念馆，是目前世界上最大也是最正宗的以“泰坦尼克号”为主
                 <w:br/>
                 题的展馆。
                 <w:br/>
                 （以上游览不少于30 分钟）
                 <w:br/>
                 后入住附近酒店休息。
                 <w:br/>
                 餐食：早：√ 午：× 晚：√
                 <w:br/>
                 住宿：当地4 星酒店
                 <w:br/>
                 第七天
                 <w:br/>
                 贝尔法斯特-约330KM-戈尔韦-约75KM-莫赫悬崖-约50KM-爱尔兰小镇（车程约5.5 小时）
                 <w:br/>
                 早餐后，驱车前往西部小镇戈尔韦游览。
                 <w:br/>
                 ◆【戈尔韦大教堂】（外观，不少于15 分钟）一座罗马天主教堂，为戈尔韦最大，给
                 <w:br/>
                 人印象最深刻的建筑之一。教堂在曾经的古老城市监狱遗址上建造，于1958 年开始建造，
                 <w:br/>
                 1965 年祝圣，主祭圣母升天和圣尼古拉。
                 <w:br/>
                 ◆【莫赫悬崖】*(不少于60 分钟）爱尔兰最著名的景观，这蜿蜒8 公里长220 米高的
                 <w:br/>
@@ -1569,51 +1569,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>