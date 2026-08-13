--- v1 (2026-06-29)
+++ v2 (2026-08-13)
@@ -539,51 +539,51 @@
                 <w:br/>
                 一批知名学者都曾求学牛津。
                 <w:br/>
                 ●【比斯特名牌购物村】入内（游览不少于3 小时），位于牛津市的比斯特名牌购物村
                 <w:br/>
                 地处伦敦与伯明翰之间，交通方便，90 多个世界名牌均在此设有折扣专卖店，商品价
                 <w:br/>
                 格低于市场价60%左右，虽然很多并不是应季产品，但总还能挑到性价比高的好东西。
                 <w:br/>
                 含餐早：√ 午：√ 晚：×
                 <w:br/>
                 住宿当地四星级酒店
                 <w:br/>
                 第三天
                 <w:br/>
                 伯明翰-(大巴约120 公里)-切斯特-(大巴约125 公里)-霍利黑德-(轮渡)-都柏林
                 <w:br/>
                 ●【切斯特】外观（游览不少于1 小时），切斯特Chester，柴郡首府，坐落于英格兰
                 <w:br/>
                 西北部与威尔士交接处，River Dee 河流经该市并与人工运河交相呼应，位该市增添了
                 <w:br/>
                 更加丰富的人文和历史气息。作为英国著名的文化遗产保护城市之一，该市保留了多
                 <w:br/>
                 处完整的古罗马遗址和城墙。
                 <w:br/>
-                ●【爱尔兰踢踏舞秀&amp;amp;晚餐】入内（游览不少于2 小时），晚餐为您安排爱尔兰传统音
+                ●【爱尔兰踢踏舞秀&amp;晚餐】入内（游览不少于2 小时），晚餐为您安排爱尔兰传统音
                 <w:br/>
                 乐和踢踏舞表演，届时您将欣赏到爱尔兰的国粹，它结合了艺术的表演、优雅的舞蹈
                 <w:br/>
                 动作与舞者惊人的体能。
                 <w:br/>
                 含餐早：√ 午：× 晚：√
                 <w:br/>
                 住宿当地四星级酒店
                 <w:br/>
                 第四天
                 <w:br/>
                 都柏林-(大巴约270 公里)-莫赫悬崖-(大巴约270 公里)-都柏林
                 <w:br/>
                 ●【莫赫悬崖】入内（游览不少于1 小时30 分钟），欧洲至壮观的悬崖，位于爱尔兰
                 <w:br/>
                 岛中西部的边缘。悬崖面向浩瀚无际的大西洋，以奇险闻名。有一长串世界著名影片
                 <w:br/>
                 都在这里取外景。比如《瑞安的女儿》、《麦金托什男人》、喜剧片《公主新娘》、《遥远》
                 <w:br/>
                 等。电影《哈利波特与混血王子》也曾在这里拍摄惊心动魄的场面。
                 <w:br/>
                 含餐早：√ 午：√ 晚：×
                 <w:br/>
                 住宿当地四星级酒店
                 <w:br/>
@@ -1252,51 +1252,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>