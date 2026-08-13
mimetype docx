--- v0 (2026-06-28)
+++ v1 (2026-08-13)
@@ -478,56 +478,50 @@
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 多瑙河乐曲+布拉格城堡+黄金小巷+克鲁姆洛夫+渔人堡+多瑙河游船含餐+哈尔施塔特湖区+圣沃尔
                 <w:br/>
                 夫冈湖区+梅尔克修道院+美泉宫+维也纳深度游+奥特莱斯+黑维兹+圣安德列+四特色餐
                 <w:br/>
                 游览： 奥地利,捷克,匈牙利
                 <w:br/>
                 出发城市： 厦门，福州
                 <w:br/>
                 发团日期：
-                <w:br/>
-[...4 lines deleted...]
-                签证：匈牙利签（CA） VIEBUD
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
@@ -668,67 +662,67 @@
                 <w:br/>
                 ●【克鲁姆洛夫】（游览不少于2 小时）,又名CK 小镇，于1992 年被联合国教科文组织
                 <w:br/>
                 列为世界文化遗产。伏尔他瓦河倒S 型的河湾，将古城分为城堡区，下游谷地及旧城区
                 <w:br/>
                 三部分。走进这座欧洲美丽的中古小城，时间仿佛停留在十八世纪，这充满中世纪迷人
                 <w:br/>
                 气息的小镇，白墙、红瓦、石板路处处可见，令人陶醉其中。
                 <w:br/>
                 ●【布杰约维采】（游览不少于1 小时）,百威啤酒源于此地，13 世纪起就以酿造啤酒而
                 <w:br/>
                 知名，所以又被称为“百威小镇”。布杰约维采位于捷克中南部，是一个历史悠久的古
                 <w:br/>
                 镇，有极为明显的中欧地区民族风格，古镇保存的很完好。
                 <w:br/>
                 含餐早：√ 午：特色餐晚：√
                 <w:br/>
                 住宿当地4-5 星级酒店
                 <w:br/>
                 第五天
                 <w:br/>
                 布杰约维采-(大巴约210 公里)-萨尔茨堡-(大巴约72 公里)-哈尔施塔特-(大巴约72 公
                 <w:br/>
                 里)-奥地利小镇
                 <w:br/>
-                ●【萨尔斯堡】（游览不少于1 小时）,&amp;quot;【萨尔茨堡城堡】（远观）萨尔茨堡城内的标志
+                ●【萨尔斯堡】（游览不少于1 小时）,"【萨尔茨堡城堡】（远观）萨尔茨堡城内的标志
                 <w:br/>
                 性建筑，位于老城区山上，历史悠久，始建于1077 年，由历任总主教逐步扩建而成，
                 <w:br/>
                 是欧洲最大的中世纪城堡之一。
                 <w:br/>
                 【米拉贝尔花园】其中最令游客印象深刻的是以希腊神话为主题的雕像、此起彼落的喷
                 <w:br/>
                 泉及花团锦簇的花坛，电影『真善美』中高歌Do Re Mi 的场景就在此拍摄的。
                 <w:br/>
                 【莫扎特故居】（外观）莫札特的出生地及渡过青少年时期的地方，莫札特曾在此创作
                 <w:br/>
                 出许多作品。
                 <w:br/>
                 【莫扎特广场】莫扎特广场位于主教广场东北侧，广场上的莫扎特塑像由萨尔茨堡人捐
                 <w:br/>
-                款于1842 年9 月5 日落成，莫扎特的两个&amp;quot;。
+                款于1842 年9 月5 日落成，莫扎特的两个"。
                 <w:br/>
                 ●【哈尔施塔特】（游览不少于1 小时30 分钟）,她被称为奥地利壮美迷人的部分，方
                 <w:br/>
                 圆3 千多平方公里的萨尔茨卡莫古特，从19 世纪中叶开始就是奥地利和德国贵族避暑
                 <w:br/>
                 和狩猎圣地，而哈尔施塔特则是萨尔茨卡莫古特湖区中一颗美丽的明珠，她是奥地利醉
                 <w:br/>
                 美的小镇之一，更是被列入了世界自然及文化遗产，那依山而建的古老市场，重重叠叠
                 <w:br/>
                 的木屋是这里的特。您可以在风景如画的哈尔施塔
                 <w:br/>
                 特小城街道漫步。
                 <w:br/>
                 含餐早：√ 午：√ 晚：×
                 <w:br/>
                 住宿当地4-5 星酒店
                 <w:br/>
                 第六天
                 <w:br/>
                 奥地利小镇-(大巴约40 公里)-圣沃尔夫冈-(大巴约88 公里)-梅尔克-(大巴约87 公里)-
                 <w:br/>
                 维也纳
                 <w:br/>
                 ●【圣沃夫冈】（游览不少于30 分钟）,是圣沃尔夫冈湖（Wolfgang see）边上的小镇，
                 <w:br/>
@@ -872,51 +866,51 @@
                 <w:br/>
                 ●【布达佩斯】,有“东欧巴黎”和“多瑙河明珠”的美誉。被联合国教科文组织列为
                 <w:br/>
                 珍贵的世界遗产之一。
                 <w:br/>
                 ●【英雄广场】外观（游览不少于15 分钟）,是匈牙利首都布达佩斯的中心广场，是一
                 <w:br/>
                 个融合了历史、艺术和政治的胜迹。匈牙利人民为庆祝建国1000 周年建立了英雄广场，
                 <w:br/>
                 并竖起一座千年纪念碑。广场完工于1896 年，千年纪念碑顶端有一位加百利天使，天
                 <w:br/>
                 使手捧伊斯特万国王加冕时的王冠，象征着匈牙利由此转为基督教国家。
                 <w:br/>
                 ●【布达佩斯国会大厦】外观（游览不少于15 分钟）,屹立在多瑙河畔的国会大厦，是
                 <w:br/>
                 匈牙利的地标性建筑。国会大厦融合了匈牙利的民族风格，属于新哥特式建筑风格。国
                 <w:br/>
                 会大厦主要的厅室里装饰着匈牙利历史名人的肖像和雕塑以及巨幅壁画。
                 <w:br/>
                 ●【城市公园】外观（游览不少于15 分钟）,公园里的建筑物将匈牙利的直线派风格和
                 <w:br/>
                 东方浪漫派风格揉合在一起。有温泉、动物园、游乐场、植物园，属于适合各个年龄层
                 <w:br/>
                 的复合式公园。在这里感受到布达佩斯这座城市的自由、欢乐、轻松。
                 <w:br/>
-                ●【多瑙河游船&amp;amp;自助晚宴】,多瑙河是隔绝布达和佩斯这两座城市的惟一自然因素，但
+                ●【多瑙河游船&amp;自助晚宴】,多瑙河是隔绝布达和佩斯这两座城市的惟一自然因素，但
                 <w:br/>
                 戏剧性的是，也正是它，将这两座城市紧密的连结在一起。游弋于多瑙河上，国会大厦、
                 <w:br/>
                 博物馆、市政厅以及玛格丽特桥、链子桥、伊丽莎白桥、自由桥、裴多菲桥等建筑逐一
                 <w:br/>
                 映入眼帘，蔚为壮观。欣赏沿途美景的同时，乐享舌尖美味。
                 <w:br/>
                 含餐早：√ 午：√ 晚：多瑙河游船晚餐
                 <w:br/>
                 住宿当地4-5 星级酒店
                 <w:br/>
                 第十天
                 <w:br/>
                 布达佩斯-(大巴约22 公里)-圣安德烈-(大巴约22 公里)-布达佩斯
                 <w:br/>
                 ●【圣安德烈】（游览不少于45 分钟）,圣安德烈虽没有大城市的繁华和热闹，却有着
                 <w:br/>
                 瑰丽的色彩和宁静的生活，古色古香的小巷、圆石铺成的小道以及风情万种的咖啡馆和
                 <w:br/>
                 小店构成了圣安德烈优雅浪漫的街景，漫步在街巷间仿佛回到了十八世纪，这份穿越时
                 <w:br/>
                 空的古朴让久居都市的人们感受到了一份难得的闲适和安宁。匈牙利很多的艺术家也喜
                 <w:br/>
                 欢聚集在此，因此这里也被称作“艺术小镇”。
                 <w:br/>
@@ -1439,51 +1433,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>