--- v0 (2026-06-28)
+++ v1 (2026-08-13)
@@ -499,140 +499,140 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第1天 丨长沙
                 <w:br/>
                 用餐
                 <w:br/>
                 早：X
                 <w:br/>
                 中：X
                 <w:br/>
                 晚：X
                 <w:br/>
                 住宿
                 <w:br/>
                 航班上
                 <w:br/>
                 下午：于约定时间在长沙黄花国际机场集合，乘坐次日凌晨南方航空国际航班，飞往肯尼亚首都-内罗毕。
                 <w:br/>
                 第2天 丨长沙Q内罗毕-安博塞利 （时差-5小时，车程约4小时）
                 <w:br/>
-                国际航班参考信息：CZ6043  CSX NBO  0050 0730 （飞行时间约11小时40分钟）
+                国际航班参考信息：CZ6043  CSX NBO  0050 0730 （飞行时间约11小时40分钟）
                 <w:br/>
                 用餐
                 <w:br/>
                 早：X
                 <w:br/>
                 中：酒店自助午餐
                 <w:br/>
                 晚：酒店自助晚餐
                 <w:br/>
                 住宿
                 <w:br/>
-                 AMBOSELI  AA CAMP 或同级（网评五星）
+                 AMBOSELI  AA CAMP 或同级（网评五星）
                 <w:br/>
                 上午：早上抵达后，由中文导游接机。
                 <w:br/>
                 乘车前往肯坦边境的安博塞利（车程约4小时）。位于肯尼亚边境，公园面积392平方公里，因临近云雾缭绕的非洲之巅——乞力马扎罗雪山（海拨5898米）而声名远播。这里是非洲象的天堂，公园里随处可见象群，雪山下象群穿越安博塞利的一幕，成为经典的非洲象征。
                 <w:br/>
                 抵达后，酒店享用自助午餐。
                 <w:br/>
-                下午：乘车前往安博塞利国家公园Game Drive（约2小时），拍摄非洲第一高峰乞力马扎罗雪山，您可以尽情欣赏作家海明威笔下那神奇的“乞力马扎罗山上的雪”，在雪峰映衬之下，零距离捕捉大象、狮子等大型动物的一举一动，您可以拍摄到最经典的&amp;quot;好莱坞&amp;quot;式的非洲草原风光！
+                下午：乘车前往安博塞利国家公园Game Drive（约2小时），拍摄非洲第一高峰乞力马扎罗雪山，您可以尽情欣赏作家海明威笔下那神奇的“乞力马扎罗山上的雪”，在雪峰映衬之下，零距离捕捉大象、狮子等大型动物的一举一动，您可以拍摄到最经典的"好莱坞"式的非洲草原风光！
                 <w:br/>
                 返回酒店晚餐后休息。
                 <w:br/>
                 返回酒店晚餐后休息。（备注：由于在每年动物大迁徙期间全世界旅游爱好者全部集中入住，故酒店房间超级紧张，经常有超售的情况，如遇当日酒店超售将安排客人前往同级酒店入住，敬请谅解！）
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 一、少喝水。今天下午保护区内游猎，安博塞利保护区猛兽较多，保护区内不允许下车，所以您要做好一下午不上洗手间的准备。特别是女士，整个安博塞利保护区内树都很难找到一棵。二、穿拖鞋。身材娇小的客人下午游猎时可以穿拖鞋，届时可以站在座位上拍照，从而拥有更好的视野。三、办理入住或退房时，若您需要酒店服务生帮您拿行李，需要支付小费，每次一美金即可。有鉴于此，在国内准备些一美金的零钱很重要。四、关于摄影。如果带了400以上焦段的镜头，最好带一个豆袋，可以将豆袋架在车上方便拍摄，以解放负重的双手。除非您要拍射星轨，否则三脚架无需携带，基本派不上用场。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 第3天 丨安博塞利-内罗毕（车程约4小时）
                 <w:br/>
                 用餐
                 <w:br/>
                 早：酒店早餐
                 <w:br/>
                 中：中式午餐
                 <w:br/>
                 晚：火锅晚餐
                 <w:br/>
                 住宿
                 <w:br/>
                 内罗毕国际五星 Radisson Blu Hotel /Fairmont The Norfolk或同级
                 <w:br/>
                 上午：酒店早餐后，乘车返回内罗毕（车程约4小时）
                 <w:br/>
-                      前往享用中式午餐。
+                      前往享用中式午餐。
                 <w:br/>
                 下午：餐后乘车前往内罗毕长颈鹿公园游览，上世纪70年代，一种叫Rothschild的长颈鹿濒临灭绝，至1973年，在肯尼亚西部仅存130头。为拯救这一稀有物种，乔克夫妇采取了收养及放归自然的方法。经过努力，目前Rothschild的数量已达近500头。1979年，乔克决定成立自然教育中心，通过游客亲自喂养长颈鹿的方式，使游客理解人与自然和睦相处及保护野生动物的重要性。经多方筹集资金，长颈鹿公园于1983年成立。
                 <w:br/>
                 后前往超市自由选购当地特产（约1个小时）。
                 <w:br/>
                 晚餐后返回酒店休息。（备注：由于在每年动物大迁徙期间全世界旅游爱好者全部集中入住，故酒店房间超
                 <w:br/>
                 级紧张，经常有超售的情况，如遇当日酒店超售将安排客人前往同级酒店入住，敬请谅解！）
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 第4天 丨内罗毕-马赛马拉（车程约5小时）
                 <w:br/>
                 用餐
                 <w:br/>
                 早：酒店早餐
                 <w:br/>
                 中：酒店午餐
                 <w:br/>
                 晚：酒店晚餐
                 <w:br/>
                 住宿
                 <w:br/>
                 Mara Chui Lodge 或同级（网评五星）
                 <w:br/>
                 上午：驱车前往野生动物保护区-马塞马拉。马塞马拉国家公园是肯尼亚最大、最受欢迎的国家公园。占地 1800平方公里，与坦桑尼亚的塞伦盖提国家公园隔河相望，每年的野生动物大迁徙就在这两个公园之间进行。动物大迁徙期间，很难同时看到的非洲五大兽：大象、狮子、豹子、犀牛和水牛经常在这里出没，而难以计数的羚羊、长颈鹿、河马、狒狒和狼则日夜在草原上徘徊。如果幸运，就可以一睹最惊心动魄的马拉河之渡（角马等食草类动物抢渡马拉河属自然景观，是否能目睹渡河场景全凭运气）（此天不入园）
                 <w:br/>
                 下午：抵达后酒店自助午餐，稍作休息。
                 <w:br/>
-                      探访【马赛村】（入内参观，游览时间约1小时），带有传奇和神秘色彩的马赛人几百年来一直在这片猛兽出没的大草原上狩猎畜牧的马赛人，基本保持了自己几近原始的生活习惯。他们以牛羊肉及其奶、血制品为主要食物，住在用泥巴糊墙狭小低矮的草棚里。手持长矛手杖在草原上放牧的马赛人，也与这里的狮子大象茫茫草原一起，成了马赛马拉的一大景观。欣赏当地人的歌舞表演。
-[...1 lines deleted...]
-                      返回酒店，品尝酒店内日落鸡尾酒（如果天气不允许则无法安排，赠送项目不用不退，此赠送项目为限时赠
+                      探访【马赛村】（入内参观，游览时间约1小时），带有传奇和神秘色彩的马赛人几百年来一直在这片猛兽出没的大草原上狩猎畜牧的马赛人，基本保持了自己几近原始的生活习惯。他们以牛羊肉及其奶、血制品为主要食物，住在用泥巴糊墙狭小低矮的草棚里。手持长矛手杖在草原上放牧的马赛人，也与这里的狮子大象茫茫草原一起，成了马赛马拉的一大景观。欣赏当地人的歌舞表演。
+                <w:br/>
+                      返回酒店，品尝酒店内日落鸡尾酒（如果天气不允许则无法安排，赠送项目不用不退，此赠送项目为限时赠
                 <w:br/>
                 送，送完即止）
                 <w:br/>
                 于酒店内享用晚餐，晚餐后可前往参加篝火晚会（如果天气不允许则无法安排，赠送项目不用不退，此赠送
                 <w:br/>
                 项目为限时赠送，送完即止）
                 <w:br/>
                 酒店自助晚餐后，休息。（备注：由于在每年动物大迁徙期间全世界旅游爱好者全部集中入住，故酒店房间超级紧张，经常有超售的情况，如遇当日酒店超售将安排客人前往同级酒店入住，敬请谅解！）
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 第5天 丨 马赛马拉（马拉河）
                 <w:br/>
                 用餐
                 <w:br/>
                 早：酒店早餐
                 <w:br/>
                 中：打包午餐
@@ -715,51 +715,51 @@
                 下午：返回酒店午餐.酒店自由活动。（备注：由于在每年动物大迁徙期间全世界旅游爱好者全部集中入住，故酒店房间超级紧张，经常有超售的情况，如遇当日酒店超售将安排客人前往同级酒店入住，敬请谅解！）
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 第8天 丨 埃尔门泰塔-内罗毕（车程约3小时）
                 <w:br/>
                 用餐
                 <w:br/>
                 早：酒店早餐
                 <w:br/>
                 中：中式午餐
                 <w:br/>
                 晚：Carnivore烧烤晚餐
                 <w:br/>
                 住宿
                 <w:br/>
                 内罗毕国际五星 Radisson Blu Hotel /Fairmont The Norfolk或同级
                 <w:br/>
                 上午：酒店早餐后驱车返回内罗毕（车程约3小时）。经过素有“地球伤痕”之称的【东非大裂谷】地带。东非大裂谷是世界大陆上最大的断裂带，从卫星照片上看去犹如一道巨大的伤疤，这条长度相当于地球周长1/6的大裂谷，气势宏伟，景色壮观。在此停留并拍照留念（约20分钟）.
                 <w:br/>
                 下午：晚餐前往享用世界五十佳之一烤肉餐厅Carnivore烧烤晚餐，餐后返回酒店休息。（备注：由于在每年动物大迁徙期间全世界旅游爱好者全部集中入住，故酒店房间超级紧张，经常有超售的情况，如遇当日酒店超售将安排客人前往同级酒店入住，敬请谅解！）
                 <w:br/>
                 第9天 丨内罗毕Q长沙
                 <w:br/>
-                国际航班参考信息：CZ6044  NBOCSX  1500 0800+1  飞行时间:11小时40分钟
+                国际航班参考信息：CZ6044  NBOCSX  1500 0800+1  飞行时间:11小时40分钟
                 <w:br/>
                 用餐
                 <w:br/>
                 早：酒店早餐
                 <w:br/>
                 中：X
                 <w:br/>
                 晚：X
                 <w:br/>
                 住宿
                 <w:br/>
                 飞机上
                 <w:br/>
                 上午：睡至自然醒，酒店早餐后，乘南航国际航班返回长沙。
                 <w:br/>
                 第10天 丨长沙
                 <w:br/>
                 上午：抵达长沙黄花国际机场后散团，结束愉快旅程
                 <w:br/>
                 以上行程仅供参考，旅行社有权根据航班调整顺序，遇景点维修等非旅行社控制因素，旅行社保留使用其它相关代替景点的权利！
                 <w:br/>
                 温馨提示：赴肯尼亚前10天必须到防疫站打防疫针，如防黄热病等，并必须携带健康证书（即：“黄皮书”）
               </w:t>
             </w:r>
           </w:p>
@@ -1062,51 +1062,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>