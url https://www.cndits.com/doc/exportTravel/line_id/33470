--- v1 (2026-06-28)
+++ v2 (2026-08-13)
@@ -516,59 +516,59 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第一天
                 <w:br/>
                 厦门/福州北京罗马
                 <w:br/>
                 参考航班：厦门-北京CA1802 07:30-10:20（最终航班以实际出票为准）
                 <w:br/>
                 福州-北京CA1822 07:00-09:50（最终航班以实际出票为准）
                 <w:br/>
-                          北京-罗马CA939 13:45-18:55（飞行时间11小时10分钟）
+                          北京-罗马CA939 13:45-18:55（飞行时间11小时10分钟）
                 <w:br/>
                 请贵宾早上于指定时间在厦门高崎国际机场或福州长乐国际机场集合，搭乘航班前往北京，再转机前往罗马。抵达后接机入住酒店，休息调整时差。
                 <w:br/>
                 备注：抵达时间为欧洲当地时间，飞机上提供餐食
                 <w:br/>
                 温馨提示：1、由于2025年罗马禧年原因，酒店距离将远离市区或变更住宿地点，敬请谅解！
                 <w:br/>
-                餐食：早：× 午：× 晚：×   
+                餐食：早：× 午：× 晚：×   
                 <w:br/>
                 住宿：当地四星酒店
                 <w:br/>
                 第二天
                 <w:br/>
                 罗马-约130KM-白露里治奥-约180KM-意大利小镇（车程约3小时）
                 <w:br/>
                 早餐后，前往罗马市区参观。罗马有着悠久的历史，亦是罗马天主教堂之所在地，市区随处可见几千年前的古罗马遗迹。
                 <w:br/>
                 ◆【君士坦丁凯旋门】（不少于10分钟）罗马城现存的三座凯旋门中年代最久的一座。它是为庆祝君士坦丁大帝于公元312年彻底战胜他的强敌马克森提，并统一帝国而建的。见证着历史的荣光，见证着当时罗马帝国的强大，如今，千年逝去，残迹斑斑，却仍在风雨中，与古罗马角斗场共同见证罗马古文明的辉煌。
                 <w:br/>
                 ◆【斗兽场】（外观，不少于10分钟）古罗马帝国标志性的建筑物之一。也是欧洲也是全世界保存至今的最古老、最宏伟的斗兽场、竞技场。是当今世界八大名胜之一。这里曾是角斗士们性命相搏、死囚们与饿狮苦斗的地方，也是永恒之罗马的伟大象征所在。
                 <w:br/>
                 ◆【古罗马废墟】（外观）古罗马广场是古罗马时代的城市中心，其中还残留了些许的古罗马时期的重要建筑的废墟。屹立在此地的建筑物有凯旋门及罗马神庙。古罗马政治、宗教、商业、娱乐等建筑的聚集地又可以被称为“古罗马废墟”。
                 <w:br/>
                 之后驱车前往天空之城——白露里治奥。
                 <w:br/>
                 ◆【白露里治奥古城】（外观，不少于30分钟）它是宫崎骏作品《天空之城》的原型，又有“天空之城”的美誉。古城建于伊特鲁利亚文明时期，长约300米，宽约200米，由于坐落在火山凝灰岩顶上，经过几次地震塌陷后，到19世纪只能靠一条约1公里的长桥与外界相连，从远处看像一座空中的城堡。
                 <w:br/>
                 随后前往意大利小镇附近入住酒店。
                 <w:br/>
                 温馨提示：1、由于2025年罗马禧年原因，如遇交通管制罗马市区行程改为公共交通出行，敬请谅解！
                 <w:br/>
                 餐食：早：√ 午：√ 晚：√
                 <w:br/>
@@ -652,123 +652,123 @@
                 <w:br/>
                 早餐后，前往游览瑞士阿尔卑斯雪山。
                 <w:br/>
                 ◆【阿尔卑斯雪山】*（不少于2小时）在欧洲的中心，有一片令人心醉神迷的山脉--瑞士阿尔卑斯山。这里不仅是自然的壮丽舞台，更是徒步爱好者的天堂。踏上阿尔卑斯雪山，仿佛走进了一个纯净无暇的世界，雪山的壮美与草甸的宁静相互交织，构成了一幅如梦如幻的画卷。冬日里阿尔卑斯山脉被冰雪覆盖，幻变成倾国倾城的童话世界。之后驱车前往游览瑞士中部第一渡假胜地-因特拉肯。
                 <w:br/>
                 ◆【因特拉肯】（不少于1小时）它是一个标准因观光而兴起的小镇，也因为是前往少女峰的必经之地，因此成为了欧洲著名的度假胜地。在镇中心的何维克街上，可以清楚的远望美丽的少女峰身影，不论你何时从这片绿地擦身而过，都可以随时与少女峰的美丽相遇。
                 <w:br/>
                 随后驱车前往酒店休息。
                 <w:br/>
                 餐食：早：√ 午：√ 晚：√
                 <w:br/>
                 住宿：当地三星酒店
                 <w:br/>
                 第八天
                 <w:br/>
                 德国小镇-约50KM-滴滴湖-约80KM-科尔马-约230KM-法国小镇（车程约4小时）
                 <w:br/>
                 早餐后，游览德国的休闲胜地--滴滴湖。◆【滴滴湖】（不少于30分钟）滴滴湖在德语中是少女湖的意思，眼前的风景宛如少女，美得清澈纯净，美得不食人间烟火。湖水清澈见底，环湖杉树浓郁成荫，周围绵延的丘陵和西部海拔近1500米的费尔德古堡，以及黑森林那浓浓的绿、幽幽的湖和林中鸟类天籁般的鸣啼，共同营造出这里独特的浪漫氛围。
                 <w:br/>
                 驱车前往游览哈尔的移动城堡原型-科尔马。
                 <w:br/>
                 ◆【科尔马】（不少于40分钟）宛如童话故事场景的现实写真。这是一个具有中世纪风格的小镇，可以追溯至胖子查理统治时期。其还以古色古香的运河而闻名于世，运河上不断穿梭着搭载游客的小型汽船，络绎不绝。
                 <w:br/>
                 随后驱车前往法国小镇附近酒店休息。
                 <w:br/>
+                餐食：早：√ 午：√ 晚：√
+                <w:br/>
+                住宿：当地三星酒店
+                <w:br/>
+                第九天
+                <w:br/>
+                法国小镇-约330KM-巴黎（车程约3.5小时）
+                <w:br/>
+                早餐后，驱车前往巴黎市区参观。
+                <w:br/>
+                ◆【香榭丽舍大道】（车览）横贯巴黎的东西大干道。该街东起协和广场，西迄星形广场，全长1800米，最宽处约120米。它以圆点广场为界分成两部分：东段700米以自然风光为主，两侧是平坦的英式草坪，恬静安宁；西段1100米为高级商业区，雍容华贵。香榭丽舍大道被法国人毫不谦虚地称为“世界上最美丽的散步大道”。“香榭丽舍”原意是希腊神话中圣人及英雄灵魂居住的冥界中之至福乐土。
+                <w:br/>
+                ◆【协和广场】（不少于10分钟）法国最著名的广场之一，18世纪由国王路易十五下令营建。建造之初是为了向世人展示他至高无上的皇权，取名“路易十五广场”。大革命时期，它被称为“革命广场”，被法国人民当作展示王权毁灭的舞台。1795年改称协和广场，1840年重新整修，形成了这样的规模。广场呈八角形，中央矗立着埃及方尖碑，是由埃及总督赠送给查理五世的。
+                <w:br/>
+                ◆【凯旋门】（不少于10分钟）巴黎市的四大代表建筑之一，也是目前香榭丽舍大街上大的一座圆拱门，是为了纪念拿破仑在1806年在奥斯特尔里茨战役中获胜而建的。该景点前后的4个里面上，雕刻着四副巨大的浮雕，分别代表了“出征”，“胜利”，“和平”和“抵抗”。
+                <w:br/>
+                ◆【埃菲尔铁塔】（外观，不少于15分钟）素有巴黎城市地标之一的埃菲尔铁塔是一座位于法国巴黎战神广场的铁制镂空塔，是巴黎最高的建筑物，也是法国的文化象征。铁塔建造之初是为了迎接世界博览会及纪念法国大革命100周年。埃菲尔铁塔得名于设计它的著名建筑师、结构工程师古斯塔夫·埃菲尔，全部由施耐德铁器（现施耐德电气）建造。被法国人爱称为“铁娘子”。◆【塞纳河游船】*是流经巴黎市中心的法国第二大河，全长780千米，流域面积7.8万平方千米。位于巴黎的塞纳河沿岸地区于1991年被联合国教科文组织列为世界文化遗产。
+                <w:br/>
+                ◆【巴黎圣母院】（赠送）(不少于20分钟）巴黎圣母院大教堂是一座位于法国巴黎市中心，西堤岛上的教堂建筑，也是天主教巴黎总教区的主教座堂。约建造于1163年到1250年间，属哥特式建筑形式，是法兰西岛地区的哥特式教堂群里面，非常具有关键代表意义的一座。始建于1163年，是巴黎大主教莫里斯·德·苏利决定兴建的，整座教堂在1345年全部建成，历时180多年。另有小说，电影，音乐剧等以此为名。（根据现场实际情况安排，如人流量较大，排队时间过长无法入内，则改为外观）
+                <w:br/>
+                随后前往酒店休息。
+                <w:br/>
                 餐食：早：√ 午：√ 晚：√
                 <w:br/>
                 住宿：当地三星酒店
                 <w:br/>
-                第九天
-[...13 lines deleted...]
-                ◆【巴黎圣母院】（赠送）(不少于20分钟）巴黎圣母院大教堂是一座位于法国巴黎市中心，西堤岛上的教堂建筑，也是天主教巴黎总教区的主教座堂。约建造于1163年到1250年间，属哥特式建筑形式，是法兰西岛地区的哥特式教堂群里面，非常具有关键代表意义的一座。始建于1163年，是巴黎大主教莫里斯·德·苏利决定兴建的，整座教堂在1345年全部建成，历时180多年。另有小说，电影，音乐剧等以此为名。（根据现场实际情况安排，如人流量较大，排队时间过长无法入内，则改为外观）
+                第十天
+                <w:br/>
+                巴黎
+                <w:br/>
+                早餐后，前往游览世界著名的艺术殿堂-卢浮宫。
+                <w:br/>
+                ◆【卢浮宫】*（含中文讲解器，不少于1小时）卢浮宫博物馆始建于1204年，这座城堡经历多次扩建，在法国大革命后改为博物馆，与伦敦大英博物馆、纽约大都会博物馆并称为世界三大博物馆。如今卢浮宫博物馆馆藏多达40万件，展品跨度1500多年之久，古希腊、古罗马、古埃及等文明瑰宝在这里华美呈现，可谓是神秘的万宝之宫，电影《卢浮魅影》《达·芬奇密码》还曾在此取景。（卢浮宫逢周二闭馆，如遇闭馆将调整到行程其他时间游览）。
+                <w:br/>
+                ◆【卢浮宫玻璃金字塔广场】由美籍华人设计师贝聿铭设计。在此自由活动自由拍照（不少于20分钟）。
+                <w:br/>
+                ◆【花宫娜香水博物馆】（不多于60分钟）花宫娜香水博物馆是一个有着300多年历史的手工香水品牌，有人称她为骨灰级的香水国王品牌，该品牌只在法国销售，国內知名度还不是很高，但是Fragonard却是世界上第一个香水工厂，至今都还有许多品牌例如（Chanel CD等）委托这里制作香水。
+                <w:br/>
+                ◆【奥斯曼大街】自由活动（不少于3小时）这条街道是以曾经对巴黎城市建设作出巨大贡献的19世纪巴黎市长奥斯曼的名字命名的。这里云集了超过百年历史的老佛爷百货商店等特色建筑,附近还有Bucherer、Omega等瑞士知名品牌的著名手表珠宝商。这里汇集所有世界顶级服装品牌、化妆品牌、钟表品牌和酒类品牌，有咖啡厅、餐厅，多数专柜提供中文服务。
                 <w:br/>
                 随后前往酒店休息。
                 <w:br/>
-                餐食：早：√ 午：√ 晚：√
+                餐食：早：√ 午：√ 晚：√（法式烤鸡）
                 <w:br/>
                 住宿：当地三星酒店
                 <w:br/>
-                第十天
-[...18 lines deleted...]
-                <w:br/>
                 第十一天
                 <w:br/>
                 巴黎北京 
                 <w:br/>
                 参考航班：巴黎-北京 CA934 20:20-12:25+1（飞行时间约10小时）
                 <w:br/>
                 早餐后，继续游览巴黎◆【凡尔赛宫】*（含人工讲解，游览时间不少于1小时）它位于巴黎以西20公里，是世界闻名的法国王宫、世界文化遗产的重点文物，由路易十四建造，以其奢华富丽和充满想象力的建筑设计闻名于世。建筑群总长580米，包括皇宫城堡、花园、特里亚农宫等。
                 <w:br/>
                 之后前往机场，办理退税手续，搭乘国际航班飞回国内。
                 <w:br/>
-                餐食：早：√ 午：√ 晚：×
+                餐食：早：√ 午：√ 晚：×
                 <w:br/>
                 住宿：飞机上
                 <w:br/>
                 第十二天
                 <w:br/>
                 北京厦门/福州
                 <w:br/>
-                参考航班：北京-厦门 CA1815 16:35-19:30/北京-福州 CA1807  17:35-20:25（最终航班以实际出票为准）
+                参考航班：北京-厦门 CA1815 16:35-19:30/北京-福州 CA1807  17:35-20:25（最终航班以实际出票为准）
                 <w:br/>
                 经北京转机飞回厦门/福州，抵达厦门高崎国际机场或福州长乐国际机场，结束愉快的旅程。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、请将您的护照、登机牌交予领队，以便递交领馆进行销签。根据领馆的要求，部分客人可能会被通知前往领馆进行面试销签,请提前做好思想准备,谢谢您的配合！
                 <w:br/>
-                餐食：早：× 午：× 晚：×   
+                餐食：早：× 午：× 晚：×   
                 <w:br/>
                 住宿：温暖的家
                 <w:br/>
                 备注：
                 <w:br/>
                 1、行程仅供参考，导游可以在全体客人同意并签字的情况下适当对行程顺序做调整。本行程中安排远眺，途径，车览，景点非正式景点，视当时天气条件，观赏角度等情况而定。
                 <w:br/>
                 2、图片来源于网络，如有侵权请联系删除
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
@@ -1059,51 +1059,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>