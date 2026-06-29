--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -445,63 +445,61 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品介绍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                🔷尊享品质：12人轻奢小包团，无自费，一价全含
-[...11 lines deleted...]
-                🔷专属专享：专车站内接送，严选资深经验导游，为您提供贴心、专业的服务，带您玩转长安
+                ❥尊享品质：2-12人轻奢精品小包团，无自费，一价全含，避免套路，纯净旅游
+                <w:br/>
+                ❥三无产品：无购物店、无推荐自费、无必消套餐，避免套路，纯净旅游
+                <w:br/>
+                ❥严选酒店：3晚网评四钻酒店连住不挪窝，免去您搬运行李的烦恼 ，保证您的旅途拥有充足的睡眠
+                <w:br/>
+                ❥长安印象：甄选重磅景点，必玩榜前十全涵盖；西安三大必游博物馆《秦始皇陵博物院》+《陕西历史博物馆》+《西安博物院》；两大美食打卡高地《永兴坊》+《回民街》；三大网红打卡高地《长安十二时辰》+《大唐不夜城》+《西安千古情》；三大世界遗产景区《兵马俑》+《小雁塔》+《大雁塔》
+                <w:br/>
+                ❥重磅体验：赠送精美汉服换装体验；含价值298元被誉为“一生必看的”大型实景文化演出《西安千古情》；含价值268元华清池大型历史文化演出《12·12西安事变》；赠送价值298元/人《汉服+妆造体验》让您一秒入唐，尽享唐韵，做一会唐潮人，旅行美照刷爆朋友圈；赠送使用价值80元华清池/兵马俑双景区+西安博物院网红专业精讲
+                <w:br/>
+                ❥专业周到：优秀团队化操作，资深开朗、幽默的优秀导游为您提供贴心、专业的服务，带您玩转长安
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
@@ -538,119 +536,173 @@
                 <w:br/>
                 住宿
                 <w:br/>
                 D1
                 <w:br/>
                 厦门/泉州/福州——西安
                 <w:br/>
                 厦门/泉州/福州乘坐航班前往十三朝古都西安，抵达后接机车赴西安市区（约50 公里，车程 1小时左右），后安排入住酒店休息。
                 <w:br/>
                 【旅家提示】：
                 <w:br/>
                 【1】为了确保接机工作人员能及时联系您，请确保下飞机后手机保持开机，到达酒店后自行办理入住，押金自付，离店退还；后根据时间自行安排活动；我社司导会于出发前一天20点前电话或短信通知次日出发时间（请保持电话畅通），如有任何问题请及时致电旅行社工作人员
                 <w:br/>
                 【2】如果您比较早抵达，还可以自行前往“柏树林”里的《青曲社》或“案板街”里的《易俗社》欣赏地方戏、陕派相声、脱口秀等节目！或者结伴同行的亲友相约于“书院门”，这里“安静、热闹、中式、西式”各类型茶馆一应俱全，选择一家您喜欢的坐下吧，感受下古都丰富的夜生活。
                 <w:br/>
                 不含餐
                 <w:br/>
                 西安
                 <w:br/>
                 D2
                 <w:br/>
                 西安市内
                 <w:br/>
                 于酒店内享用早餐，后前往景区…
                 <w:br/>
-                前往【广仁寺】如果去不了西藏，就去广仁寺看看吧，经幡吹动，你我所求皆如愿，所行化坦途。广仁寺位于西安城墙西北角内，为西安唯一藏传佛教寺院。为中国唯一绿度母主道场。千佛殿后为藏经阁是藏传佛教规格最高的建筑，陕西省唯一一座金瓦殿。
-[...1 lines deleted...]
-                前往【西安明城墙】西安的古城墙是历经千年风雨的真实遗迹,是全国乃至世界少有的保留完好的古都城堡。全长13.74公里，登上6000年的古城墙,漫步城头,俯瞰古城内外,遥望巍巍雁塔,聆听钟楼钟声,抚摸城墙垛口留下的炮眼枪痕，抚摸着这座古城灰色的外衣。迎着微风的轻拂,聆听城楼风铃的絮语，感觉这古老的城墙如同一位饱经沧桑的老人，向我们安详地叙说着从古到今的故事。
+                前往【陕西历史博物馆秦汉馆】（含专业讲解，无线蓝牙耳机使用）它宛如一戴璀璨的明珠，闪耀在华夏大地之上，被誉为“古都明珠，承载干年历史的艺术殿堂，华夏宝库”。它不仅仅是一个展示文物的场所，更是一座连接古今的桥梁，让我们在欣赏精美文物的同时，感受到历史的厚重与文化的传承，在这里，每一件文物都在诉说着过去的故事，每一个展厅都在展示着华夏文明的博大精深
                 <w:br/>
                 前往【永兴坊】自行用中餐。永兴坊是唐长安城的一百零八坊之一，唐太宗时期，这里是魏征府邸。时光荏苒，日月如梭，千年时光转瞬而过。如今的永兴坊是西安人的“美食名片”，陕西的美食聚集地，是全国首家非物质文化遗产美食街区。在这里，可以品尝各色陕西美食，可以领略三秦文化，感受从“舌尖”到“指尖”，从“体味”到“感悟”的慢生活旅程。
                 <w:br/>
+                赠送【汉服妆造体验】（赠送项目不去不退费）才子千金统统都有，像她一样出水芙蓉，可以像她一样俏丽活泼；可以像他一样潇洒飘逸；可以做一回唐潮人，以芳华之姿入梦看千年溢彩长安。漫步在大唐不夜城的街头巷尾，穿梭在大唐盛世的氛围中，尤其是当你盛装装扮之后，更是1秒超越！秒变唐潮人！大唐盛世近在眼前！让你的旅行照片刷爆朋友圈。
+                <w:br/>
+                前往【长安十二时辰】（2小时慢旅行）游玩中国首个沉浸式唐风市井生活街区。结合电视剧《长安十二时辰》原剧中的剧情、人物、道具、故事特色，以“唐食嗨吃、换装推本、唐风雅集、微缩长安、情景演艺、文化盛宴”等六大沉浸场为核心，让游客能够在长安十二时辰充分享受到“观一场唐风唐艺、听一段唐音唐乐、演一出唐人唐剧、品一口唐食唐味、玩一回唐俗唐趣、购一次唐物唐礼”的一秒入唐体验，真正做一回唐朝人，尽享唐风唐韵。
+                <w:br/>
+                夜游【大雁塔广场】及【大唐不夜城】大唐不夜城首批全国示范步行街.中国十大高品位文化步行街.大唐不夜城是西安夜晚游玩的最美地，每当夜幕降临，华灯全部点亮的时候，这条长达1500米左右的步行街通过9个主题的展区向游人敞开怀抱，在其中不仅能感受到盛世的唐朝局面，同时也能将历史人物贯穿其中，会让你犹如踏入盛世的唐朝的错觉。富丽堂皇的灯光映衬下，呈现出来的世界一片华彩，受到震撼最大的一定不是眼睛，而是内心。
+                <w:br/>
+                【旅家提示】：
+                <w:br/>
+                【1】因大唐不夜城及大雁塔音乐广场为步行街， 街上表演众多，游客游览时间不好统一，为了游客能尽兴游玩我社安排游客自行游玩，导游和车辆等候约定好时间，后回送酒店。（超约定时间客人需自行返回酒店）
+                <w:br/>
+                【2】未包含正餐是希望给游客更多的自主选择吃饭的权利，也能解决吃小吃美食等众口难调的问题，但我司提醒游客选择干净卫生，明码标价的餐厅用餐。共同抵制“天价餐”“宰客餐”等乱象餐厅。
+                <w:br/>
+                早**
+                <w:br/>
+                西安
+                <w:br/>
+                D3
+                <w:br/>
+                西安——临潼
+                <w:br/>
+                于酒店内享用早餐，后前往临潼（约50 公里，车程 1小时）…
+                <w:br/>
+                前往【华清池•骊山】（游览约2小时，赠送使用价值20元/人无线蓝牙耳麦）秀丽的骊山下环抱着中国四大皇家园林之一的华清宫,这里不仅承载着千年历史，更是藏着数不清的历史故事。女娲在骊山炼石补天，使万灵得已安居。周幽王为博褒姒一笑，在此烽火戏诸侯。“在天愿作比翼鸟，在地愿结连理枝”,唐玄宗与杨玉环的爱情故事也始于此。除了诸多爱情故事外，更有“杨广插旗”，“西安事变”等诸多政治故事也发生在此。这里不仅美的不可方物,而且有诉说不完的历史故事. 唯有此地,才能承受历史得厚重，重现盛唐雄风。
+                <w:br/>
+                观看【12·12西安事变】（含：268元/人演出票，赠送项目，自愿放弃不退费用）全国首创大型实景影画历史剧。是中国第一部纪念、讲述西安事变的旅游演艺项目，全剧60分钟，通过烽火古城、矛盾激化、匆匆密谋、箭在弦上、枕戈待旦、大战在即、枪声破晓、统一战线、世事沧桑等十幕剧情，利用高科技舞台手段，结合电影艺术和戏剧艺术的表现方式，真实而生动地再现了“西安事变”鲜为人知的历史原貌。中餐临潼【社会餐厅】用餐
+                <w:br/>
+                参观【秦始皇帝陵博物院】（游览约2.5小时，不含电瓶车5元/人，赠送使用价值20元/人无线蓝牙耳麦）（世界第八大奇迹，西安游必看的震撼；是中国历史上第一座规模庞大，设计完善的帝王陵寝，也是世界上规模最大、结构最奇特、内涵最丰富的帝王陵墓之一。兵马俑是中国，也是世界考古史上的一次重大发现，它可以同埃及金字塔和古希腊雕塑相媲美，是世界公认的人类文化的宝贵财富）；参观【兵马俑博物馆1、2、3号俑坑】等几大展馆，深入了解秦始皇嬴政的历史伟绩，领略两千多年前秦朝威武雄壮的军事阵容，感受秦始皇扫平六国、统一天下的非凡气势。
+                <w:br/>
                 欣赏被誉为“一生必看的”的大型实景文化演出【西安千古情】（含：298元/人）大型歌舞《西安千古情》为观众奉献出一台精彩纷呈的作品。这里有灞柳依依间的浪漫诗情，这里有大唐长安的盛世华章，这里有万里扬沙的丝路传奇，这里有复兴之路的铮铮强音……上万套机械与设备满场运转，三千吨大洪水倾泻而下，数百立方黄沙扑面而来，用虚实结合的表现手法打破舞台与观众区域的界限，沉浸式地感受一场艺术盛宴。
                 <w:br/>
-                前往【曲江飞行剧院】，一座全球首创的唐诗主题飞行剧院，正为你开启一场穿越千年的诗意翱翔。步入剧院，盛唐的画卷便徐徐展开。你可与自光影中走出的“诗仙”李白即兴对诗，在仿古长廊中感受星河披肩的浪漫，每一步都如同走入一首立体的唐诗。真正的惊喜在于“飞行”。当动感座椅将你托起，悬置于10米高空的20米超巨球幕之前，一场名为《长安之上》的空中冒险就此启程。在专业级4轴动作平台的带动下，你将如鸟儿般俯冲、盘旋，以飞鸟的视角掠过恢弘的大明宫，穿梭于流光溢彩的市井街巷，甚至能感受到掠过曲江池水面时的微风与花香。6分钟的旅程，将“春风得意马蹄疾”的畅快化作了可触可感的沉浸式体验。这并非一次简单的观光，而是科技与文化的完美融合。它让厚重的唐诗文化不再是书本上的文字，化作一次能留在记忆里的鲜活旅程。
-[...4 lines deleted...]
-                <w:br/>
                 【旅家提示】：
                 <w:br/>
-                【1】因大唐不夜城及大雁塔音乐广场为步行街， 街上表演众多，游客游览时间不好统一，为了游客能尽兴游玩我社安排游客自行游玩，导游和车辆等候约定好时间，后回送酒店。（超约定时间客人需自行返回酒店）
-[...1 lines deleted...]
-                【2】未包含正餐是希望给游客更多的自主选择吃饭的权利，也能解决吃小吃美食等众口难调的问题，但我司提醒游客选择干净卫生，明码标价的餐厅用餐。共同抵制“天价餐”“宰客餐”等乱象餐厅。
+                【1】兵马俑景区内均设立有旅游商品出售（如蓝田玉、特产、书籍等），此类商品店非旅行社安排的购物店，您可自由进出， 购物请谨慎，出现质量问题，我社不承担任何责任。
+                <w:br/>
+                【2】【西安千古情】【12·12西安事变】演出属于本团赠送项目、如因个人原因放弃、费用不退。
+                <w:br/>
+                早中*
+                <w:br/>
+                西安
+                <w:br/>
+                D4
+                <w:br/>
+                西安——温馨的家
+                <w:br/>
+                于酒店内享用早餐，后前往景区…
+                <w:br/>
+                游览【慈恩寺&amp;amp;大雁塔】（不含登塔25元/人）拂尘净心，步入正善之门，千年古刹之皇家寺院大慈恩寺，守望长安1300余年的七级浮屠——大雁塔就坐落于此。自唐代以来，文人墨客金榜题名加官进爵后，多到大慈恩寺礼佛。后来代代效仿，为求功成名就，提前祈愿，逐渐形成了雁塔题名祈福开运的风俗，为心中的人祈福开运，寄托一份牵挂。
+                <w:br/>
+                游览【西安博物院&amp;amp;小雁塔】（游览2小时，含景区讲解+讲解耳麦，周二闭馆或旅游旺季客流量大约不到票的情况，则更换为八路军西安办事处遗址或其他景点）是陕西省西安市的一座集博物馆、名胜古迹、城市园林为一体的博物馆。2007年对外开放。以展示的珍贵文物，唐代千年古塔、悠扬的雁塔晨钟、秀丽的园林景观而闻名。西安博物院包括【小雁塔&amp;amp;荐福寺】、【文物展馆区】、【园林游览区】三部分组成，在国内的博物馆（院）中独树一帜。馆藏各个历史时期的文物13万件，其中国家三级以上珍贵文物有14400多件！
+                <w:br/>
+                前往【钟鼓楼广场】（自由活动）古都西安市中心地标“钟楼、鼓楼”遥相辉映、诉说古都千年兴衰史的“晨钟暮鼓”声声不息，徒步前往西安必游之地吃货的天堂---【回坊街】（自由活动）小吃街紧临钟鼓楼广场，地处繁华闹市区。白天游人如织，晚上灯光璀璨，生意异常红火，此起彼伏的叫卖声和香味扑鼻的各色美食诱惑着国内外的“吃货”；在这里您可以边吃美食边感受这里深厚的关中文化底蕴。肉夹馍、东南亚甑糕、泡馍、凉皮等近300种特色风味小吃均能在这品尝到……可在此自行品尝特色美食。适时车赴西安咸阳国际机场（车程约1.5小时）乘坐航班返回温馨的家，结束快的古都之旅。
+                <w:br/>
+                【旅家提示】：
+                <w:br/>
+                【1】西安风味小吃较多，在品尝小吃时，注意卫生，尽量“尝到为止”，不要因为好吃而多吃，以防吃坏肚子，影响回程
+                <w:br/>
+                【2】当天返程的游客早上退房时请将行李带上车，回民街统一散团，送飞机的师傅会在提前一天联系您，高铁提前2小时送，飞机提前3小时送，请您注意留意手机短信或电话，【返程航班建议订18:00以后起飞的航班】
                 <w:br/>
                 早**
                 <w:br/>
-                西安
-[...44 lines deleted...]
-                <w:br/>
                 ——
+                <w:br/>
+                服务内容及标准
+                <w:br/>
+                交通：往返飞机（含税）
+                <w:br/>
+                住宿：3晚携程四钻酒店双人标准间（酒店不提供自然单间、三人间或加床、如产生单房差请客人自补）
+                <w:br/>
+                餐食：3早1正餐（30元/人餐标；行程中备注不含用餐敬请自理，如因自身原因行程中临时放弃用餐，则餐费不退）
+                <w:br/>
+                门票：行程所列景点首道大门票（以行程披露为准）注：旅游项目费用如遇到国家政策性调价，将收取差价
+                <w:br/>
+                用车：当地空调旅游车（保证每人一正座，车型根据团队人数安排，整车人数原则不超过15人；接/送机为5-22座小轿车或旅游车）
+                <w:br/>
+                导服：当地中文导游服务（备注：如人数不足6人不安排导游，安排司机兼导游负责全行程衔接及接待）
+                <w:br/>
+                儿童：（12周岁以下）含车位、正餐、导游服务费；住宿不含床位不含早，门票及其它费用自理。如超高所产生的门票请按实际发生现付当地导游
+                <w:br/>
+                购物：全程无购物，景区、餐厅、酒店、长途休息站等也有旅游商品售卖（包括路边小店），不属于旅行社安排范畴，若您购买的商品出现质量问题，旅行社不承担任何责任！
+                <w:br/>
+                不含项目
+                <w:br/>
+                1.部分景区景交：兵马俑5元；华清池兵谏亭景交20元+骊山索道60元（非必要）
+                <w:br/>
+                2.航空意外险，自由活动期间产生的交通费用、餐费或其他行程以外的消费费用
+                <w:br/>
+                3.因交通延阻、罢工、天气、飞机机器故障、航班取消或更改时间等不可抗力原因所引致的额外费用
+                <w:br/>
+                温馨提示
+                <w:br/>
+                1. 此团为散客落地拼团，同团游客，因不同地区（省份）、不同大交通（火车/高铁/机票)价格有差异，各地报名团费价格可能均有不同，组团社收客前应提前告知游客，如因以不同省份地区价格差异作为投诉理由，我社将不予受理。
+                <w:br/>
+                2. 出行时请游客随身携带有效、清晰身份证原件（儿童户口本原件），如因自身证件问题所产生的损失责任，由游客自行承担。
+                <w:br/>
+                3. 健康说明：游客报名前需真实告之旅行社自身健康状况且向医师咨询是否可以出游，老年人出游须签署《老年免责协议书》，70周岁以上需有亲友或家属陪同出行，还需提供三甲或以上级别医院健康证明，80周岁以上游客不接。
+                <w:br/>
+                4. 线路说明：以上线路为落地散客拼团；因各地游客所乘大交通往返时刻不同（接送机无导游），当地接送时间可能会有等待时差，请游客理解，如接送工作人员未及时联系，请及时联系相关组团社应急电话
+                <w:br/>
+                5. 游览说明：行程中在不减少景点的前提下我公司有权利根据具体游览时间来调整游览顺序。
+                <w:br/>
+                6. 饮食说明：中原地区主要以面食为主，当地口味相对偏重，饮食与南方地区口味有相对差异，行程中团餐只能保证干净卫生，分量充足。
+                <w:br/>
+                7. 住宿说明：中原地区的酒店与福建地区的同星级酒店相比设施配置稍微会底一个档次，行程中所用酒店保证干净整洁卫生，安全舒适。
+                <w:br/>
+                8. 特别声明：因不可抗因素（自然灾害、交通状况、政府行为等）及当地临时性政策造成行程上的影响及相关损失我社不承担经济赔偿责任。
+                <w:br/>
+                9. 离团声明：因游客自愿离团，须书面声明，我公司只退未发生之正餐、住宿费用，其他不退，列车票自行凭身份证退票，如游客未与我公司协商一致擅自离团，将视为自动放弃本次旅游合同的所有权益，离团后我公司不承担任何责任。
+                <w:br/>
+                10. 当地气候：中原地区平均气温：春秋季15～25℃、夏季25～35℃、冬季-5～10℃（早晚温差较大），全年平均湿度40～60%（偏干燥），请游客出行前关注天气预报，备好相关衣物，穿软底休闲运动鞋，携带好雨具，防晒用品，防感冒药物等出行必备用品，旅游途中多补充水分。
+                <w:br/>
+                11. 温馨提示：中原地区相对于福建地区风俗习惯上存在相对差异，行程当中请大家文明参观，爱护文物，尊重当地风俗习惯，礼貌待人，入乡随俗；行程中请妥善保管好个人的贵重物品，以免丢失。
+                <w:br/>
+                12. 自由活动及外出：行程所在地皆为人流量大人员复杂，自由活动期间不推荐游客参加人身安全不确定的活动，游客应对期间产生的费用、个人财产、人身安全及其他不良后果，此期间属于游客的个人行为来决定，我公司不承担任何责任。
+                <w:br/>
+                意见
+                <w:br/>
+                u 行程中出现任何问题请及时与带团导游或相关组团社反映，以便我们及时协调处理和调整、改进。
+                <w:br/>
+                u 旅游结束前请如实填写《服务质量调查表》，此表将成为游客主要的反馈意见，请游客务必正确看待如实填写。因虚假填写或不填意见表而产生的争议和投诉，我公司将以意见反馈表为准，有权不予以处理。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -681,109 +733,112 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 交通：往返飞机（含税）
                 <w:br/>
-                住宿：3晚携程四钻酒店双标间或大床房（不含单房差）
-[...1 lines deleted...]
-                用餐：3早1正餐（餐标30元/人；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退）
+                住宿：3晚携程四钻酒店双人标准间（酒店不提供自然单间、三人间或加床、如产生单房差请客人自补）
+                <w:br/>
+                餐食：3早1正餐（30元/人餐标；行程中备注不含用餐敬请自理，如因自身原因行程中临时放弃用餐，则餐费不退）
                 <w:br/>
                 门票：行程所列景点首道大门票（以行程披露为准）注：旅游项目费用如遇到国家政策性调价，将收取差价
                 <w:br/>
-                用车：当地空调旅游车（保证每人一正座，车型根据团队人数安排；接/送机为5-19座小轿车或旅游车）
-[...1 lines deleted...]
-                导服：当地持证导游服务
+                <w:br/>
+                用车：当地空调旅游车（保证每人一正座，车型根据团队人数安排，整车人数原则不超过15人；接/送机为5-22座小轿车或旅游车）
+                <w:br/>
+                导服：当地中文导游服务（备注：如人数不足6人不安排导游，安排司机兼导游负责全行程衔接及接待）
                 <w:br/>
                 儿童：（12周岁以下）含车位、正餐、导游服务费；住宿不含床位不含早，门票及其它费用自理。如超高所产生的门票请按实际发生现付当地导游
+                <w:br/>
+                购物：全程无购物，景区、餐厅、酒店、长途休息站等也有旅游商品售卖（包括路边小店），不属于旅行社安排范畴，若您购买的商品出现质量问题，旅行社不承担任何责任！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.部分景区电瓶车：兵马俑5元；华清池兵谏亭景交20元+骊山索道60元（非必要）
+                1.部分景区景交：兵马俑5元；华清池兵谏亭景交20元+骊山索道60元（非必要）
                 <w:br/>
                 2.航空意外险，自由活动期间产生的交通费用、餐费或其他行程以外的消费费用
                 <w:br/>
                 3.因交通延阻、罢工、天气、飞机机器故障、航班取消或更改时间等不可抗力原因所引致的额外费用
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
@@ -913,51 +968,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>