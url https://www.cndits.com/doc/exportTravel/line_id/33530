--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -465,193 +465,183 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 日程
                 <w:br/>
                 行程安排
                 <w:br/>
                 用餐
                 <w:br/>
                 住宿
                 <w:br/>
                 D1
                 <w:br/>
                 厦门/泉州/福州——西安
                 <w:br/>
                 厦门/泉州/福州乘坐航班前往十三朝古都西安，抵达后接机车赴西安市区（约50 公里，车程 1小时左右），后安排入住酒店休息。
                 <w:br/>
                 【旅家提示】：
                 <w:br/>
                 【1】为了确保接机工作人员能及时联系您，请确保下飞机后手机保持开机，到达酒店后自行办理入住，押金自付，离店退还；后根据时间自行安排活动；我社司导会于出发前一天20点前电话或短信通知次日出发时间（请保持电话畅通），如有任何问题请及时致电旅行社工作人员
                 <w:br/>
-                【2】推荐逛吃长安的N+选择：既满足了您的时光消遣，也不错过旅途的情调
-[...9 lines deleted...]
-                《曲江遗址公园》散散步、划划船，看看园内的剪纸、泥塑等陕西手工艺品以及秦腔、皮影戏等表演，感受和古城不一样的西安
+                【2】如果您比较早抵达，还可以自行前往“柏树林”里的《青曲社》或“案板街”里的《易俗社》欣赏地方戏、陕派相声、脱口秀等节目！或者结伴同行的亲友相约于“书院门”，这里“安静、热闹、中式、西式”各类型茶馆一应俱全，选择一家您喜欢的坐下吧，感受下古都丰富的夜生活。
                 <w:br/>
                 不含餐
                 <w:br/>
                 西安
                 <w:br/>
                 D2
                 <w:br/>
                 西安——临潼
                 <w:br/>
                 于酒店内享用早餐，后前往临潼（约50 公里，车程 1小时）……
                 <w:br/>
                 参观【秦始皇帝陵博物院】（游览约2.5小时，不含电瓶车5元/人，赠送使用价值20元/人无线蓝牙耳麦）（世界第八大奇迹，西安游必看的震撼；是中国历史上第一座规模庞大，设计完善的帝王陵寝，也是世界上规模最大、结构最奇特、内涵最丰富的帝王陵墓之一。兵马俑是中国，也是世界考古史上的一次重大发现，它可以同埃及金字塔和古希腊雕塑相媲美，是世界公认的人类文化的宝贵财富）；参观【兵马俑博物馆1、2、3号俑坑】等几大展馆，深入了解秦始皇嬴政的历史伟绩，领略两千多年前秦朝威武雄壮的军事阵容，感受秦始皇扫平六国、统一天下的非凡气势。
                 <w:br/>
                 临潼用特色餐，中餐安排特色【一统江山主题餐】
                 <w:br/>
                 前往【华清池•骊山】（游览约2小时，赠送使用价值20元/人无线蓝牙耳麦）参秀丽的骊山下环抱着中国四大皇家园林之一的华清宫,这里不仅承载着千年历史，更是藏着数不清的历史故事。女娲在骊山炼石补天，使万灵得已安居。周幽王为博褒姒一笑，在此烽火戏诸侯。“在天愿作比翼鸟，在地愿结连理枝”,唐玄宗与杨玉环的爱情故事也始于此。除了诸多爱情故事外，更有“杨广插旗”，“西安事变”等诸多政治故事也发生在此。这里不仅美的不可方物,而且有诉说不完的历史故事. 唯有此地,才能承受历史得厚重，重现盛唐雄风。
                 <w:br/>
                 后乘车赴华山（约80 公里，车程 1.5小时）……安排晚餐。后入住酒店休息。
                 <w:br/>
                 【旅家提示】：
                 <w:br/>
-                【1】自费推荐：华清池大型文化演出《1212西安事变》268元/人起，属于本团的推荐自费内容自愿自理。因无法确保100%能定上票，故无法提前包含，需根据当天售票资源及演出场次等情况现场自费观看，不参加需耐心等待哦，望理解
+                【1】自费推荐：华清池大型文化演出《1212西安事变》268元/人起或《复活的军团》268元/人起，属于本团的推荐自费内容自愿自理。因无法确保100%能定上票，故无法提前包含，需根据当天售票资源及演出场次等情况现场自费观看，不参加需耐心等待哦，望理解
                 <w:br/>
                 【2】兵马俑景区内均设立有旅游商品出售（如蓝田玉、特产、书籍等），此类商品店非旅行社安排的购物店，您可自由进出， 购物请谨慎，出现质量问题，我社不承担任何责任。
                 <w:br/>
                 早中晚
                 <w:br/>
                 华山
                 <w:br/>
                 D3
                 <w:br/>
                 华山——韩城
                 <w:br/>
                 于酒店内用早餐，后集合前往景区……
                 <w:br/>
                 游览【华山景区】（游览时间约5-6小时，不含往返索道及进山小车），华山“山高五千仞，削成而四方”五岳中海拔最高，险峻挺拔。金庸先生豪笔一挥，奠定了华山至关重要的“江湖地位”，“华山论剑”描绘了江湖英雄置身于奇险峻峭的华山，比试武功高下，谈论武学之道，排列武术伯仲，创造了一个神秘、诡奇、险绝的剑侠世界。华山也因此充满了险气、仙气、剑气和英气、豪气、义气。环顾华山谁是主，从容骑马上峰巅。御剑乘风来，除魔天地间，有酒乐逍遥，无酒我亦颠，一饮黄河水，再饮吞日月。那些鹞子翻身、长空栈道……，华山之险五绝之一，大侠您岂能错过？可感受手攀铁链，脚踩石窝，旋转而下的鹞子翻身；亦可孤胆挑战仅容一人通过，脚底就是万丈深渊的长空栈道；或是横叉云颠的苍龙岭。
                 <w:br/>
                 下山后，车赴【韩城古城】，沿途行走在【陕西沿黄公路】它像一条黄色的锦带，把沿途的风景和故事串连起来。是陕西最美的路。沿途穿越关中平原、渭北高原、陕北黄土高原。沿途可欣赏合阳洽川湿地美景，浩瀚的芦苇荡群，万亩荷塘景色，神奇的国家黄土峰林公园，宽阔平静的母亲河黄河，以及绵亘无垠，支离破碎的黄土地质公园。
                 <w:br/>
                 前往【韩城古城美食街】晚餐在此自理，韩城是《史纪》司马迁的故乡。陕西保存最完成的一座古城，民间有说法：“不到陕西不知道中国的古老，不到韩城不知道陕西的过往”“一入韩城千年里，街巷楼塔庙无言”。韩城古城与平遥古城齐名，被誉为中国八大古城之一。古城内的特色小吃、特色美食多达百余种，有羊肉饸饹、韩城悠面、羊肉胡饽、红甜面、韩城馄饨、油酥角、石子馍、武家手工面等等。晚上自行在韩城古城美食街品尝当地美食。
                 <w:br/>
                 【旅家提示】：
                 <w:br/>
                 一、索道及进山车有3种方式，宾客们可根据自身情况选择：（需三选一）
                 <w:br/>
                  1.【最辛苦】北峰往返150元/人+进山车40元/人
                 <w:br/>
                  2.【最全景】西峰上北峰下索道220元/人+进山车60元/人
                 <w:br/>
                  3.【最轻松】西峰上下索道260元/人+进山车80元/人
                 <w:br/>
                 二、由于导游职业关系的身体承受因素，导游只带游客乘索道上山，讲解并交代注意事项后，游客在山上自由选择路线爬山，导游在山下约定的时间、地点等候集合。
                 <w:br/>
                 早中*
                 <w:br/>
                 韩城
                 <w:br/>
                 D4
                 <w:br/>
                 韩城——壶口——西安
                 <w:br/>
                 于酒店内用早餐，后前往壶口（约80 公里，车程约1.5小时左右）…
                 <w:br/>
                 行走在【沿黄公路】一路美景尽收眼底；游览【壶口瀑布】（游览约1.5小时，不含景区景交车40元/人） ，号称“黄河奇观”，是黄河上唯一的黄色大瀑布，也是中国的第二大瀑布。大千世界，异彩纷呈，壶口瀑布，天下奇观，民族之魂。身临其境，可悦目、悦心、悦志。四海宾客无论位别尊卑，贫富差异；无论人生曲折，身处逆境；无论年老幼小，之以取舍，置身其中皆触景寄情，陶醉于斯，在感悟中与心灵共鸣，人性在意境中获得安抚升华，人间纷扰无不抛向九霄云外。后乘车返回西安…
                 <w:br/>
-                前往【袁家村美食城】晚餐可在此自费享用陕西地道美食
+                前往【袁家村美食城】晚餐自行在此自费享用陕西地道美食
                 <w:br/>
                 夜游【大雁塔广场】及【大唐不夜城】大唐不夜城首批全国示范步行街.中国十大高品位文化步行街.大唐不夜城是西安夜晚游玩的最美地，每当夜幕降临，华灯全部点亮的时候，这条长达1500米左右的步行街通过9个主题的展区向游人敞开怀抱，在其中不仅能感受到盛世的唐朝局面，同时也能将历史人物贯穿其中，会让你犹如踏入盛世的唐朝的错觉。富丽堂皇的灯光映衬下，呈现出来的世界一片华彩，受到震撼最大的一定不是眼睛，而是内心。
                 <w:br/>
                 【旅家提示】：
                 <w:br/>
                 【1】自费推荐：“一生必看的”大型实景文化演出《西安千古情》或《驼铃传奇》298元/人起。此演出是我公司严格把关的高质量大型文化演出，相对比较热销，因演出方不予提前预定购票，故不能 100%保证订票成功，因此作为抵达目的地后的自费项目，当地导游会根据实际资源进行推荐，望理解。
                 <w:br/>
                 【2】因大唐不夜城街区特殊性，街上表演众多，游客游览时间不好统一，为了游客能尽兴游玩我社将安排客人自由活动，如超出导游和车辆等候时间，需自行返回酒店
                 <w:br/>
                 早中*
                 <w:br/>
                 西安
                 <w:br/>
                 D5
                 <w:br/>
                 西安——温馨的家
                 <w:br/>
                 于酒店内享用早餐，后集合前往景区……
                 <w:br/>
                 游览【慈恩寺&amp;amp;大雁塔】（不含登塔25元/人）拂尘净心，步入正善之门，千年古刹之皇家寺院大慈恩寺，守望长安1300余年的七级浮屠——大雁塔就坐落于此。自唐代以来，文人墨客金榜题名加官进爵后，多到大慈恩寺礼佛。后来代代效仿，为求功成名就，提前祈愿，逐渐形成了雁塔题名祈福开运的风俗，为心中的人祈福开运，寄托一份牵挂。
                 <w:br/>
                 游览【西安博物院&amp;amp;小雁塔】（游览1.5小时，赠送使用讲解辅助耳机，让专业讲解不再受噪音干扰）是陕西省西安市的一座集博物馆、名胜古迹、城市园林为一体的博物馆。2007年对外开放。以展示的珍贵文物，唐代千年古塔、悠扬的雁塔晨钟、秀丽的园林景观而闻名。西安博物院包括【小雁塔&amp;amp;荐福寺】、【文物展馆区】、【园林游览区】三部分组成，在国内的博物馆（院）中独树一帜。馆藏各个历史时期的文物13万件，其中国家三级以上珍贵文物有14400多件。
                 <w:br/>
                 前往【钟鼓楼广场】（自由活动）古都西安市中心地标“钟楼、鼓楼”遥相辉映、诉说古都千年兴衰史的“晨钟暮鼓”声声不息，徒步前往西安必游之地吃货的天堂---【回坊街】（自由活动）小吃街紧临钟鼓楼广场，地处繁华闹市区。白天游人如织，晚上灯光璀璨，生意异常红火，此起彼伏的叫卖声和香味扑鼻的各色美食诱惑着国内外的“吃货”；在这里您可以边吃美食边感受这里深厚的关中文化底蕴。肉夹馍、东南亚甑糕、泡馍、凉皮等近300种特色风味小吃均能在这品尝到……可在此自行品尝特色美食。适时车赴西安咸阳国际机场（车程约1.5小时）乘坐航班返回温馨的家，结束快的古都之旅。
                 <w:br/>
                 【旅家提示】：
                 <w:br/>
                 【1】西安风味小吃较多，在品尝小吃时，注意卫生，尽量“尝到为止”，不要因为好吃而多吃，以防吃坏肚子，影响回程
                 <w:br/>
                 【2】当天返程的游客早上退房时请将行李带上车，回民街统一散团（可寄存行李，费用自理），送飞机的师傅会在提前一天联系您，高铁提前2小时送，飞机提前3小时送，请您注意留意手机短信或电话，【返程航班建议订18:00以后起飞的航班】
                 <w:br/>
                 早**
                 <w:br/>
                 ——
                 <w:br/>
                 服务内容及标准
                 <w:br/>
                 交通：往返飞机（含税）
                 <w:br/>
-                住宿：指定入住4晚网评三钻酒店双人标准间（酒店不提供自然单间、三人间或加床、如产生单房差请客人自补）
-[...1 lines deleted...]
-                餐食：4早4正餐（30元/人餐标；行程中备注不含用餐敬请自理，如因自身原因行程中临时放弃用餐，则餐费不退）
+                住宿：4晚网评三钻酒店双人标准间（酒店不提供自然单间、三人间或加床、如产生单房差请客人自补）
+                <w:br/>
+                餐食：4早4正餐（30元/人餐标，华山简餐；行程中备注不含用餐敬请自理，如因自身原因行程中临时放弃用餐，则餐费不退）
                 <w:br/>
                 门票：行程所列景点首道大门票（以行程披露为准）注：旅游项目费用如遇到国家政策性调价，将收取差价
                 <w:br/>
                 用车：当地空调旅游车（保证每人一正座，车型根据团队人数安排，整车人数原则不超过13成人，接/送机为5-19座小轿车或旅游车）
                 <w:br/>
                 导服：当地中文导游服务（备注：如人数不足6人不安排导游，安排司机兼导游负责全行程衔接及接待）
                 <w:br/>
                 儿童：（12周岁以下）含车位、正餐、导游服务费；住宿不含床位不含早，门票及其它费用自理。如超高所产生的门票请按实际发生现付当地导游
                 <w:br/>
                 购物：全程无购物，景区、餐厅、酒店、长途休息站等也有旅游商品售卖（包括路边小店），不属于旅行社安排范畴，若您购买的商品出现质量问题，旅行社不承担任何责任！
                 <w:br/>
                 不含项目
                 <w:br/>
                 1.部分景区景交：壶口瀑布40元（必消）；兵马俑5元；华清池20元+骊山索道60元（非必要）
                 <w:br/>
                 2.华山索道及进山车共有3种乘坐方式供游客选择：
                 <w:br/>
                 【最辛苦】北峰往返索道及进山车费190元/人
                 <w:br/>
                 【最全景】西上北下索道及进山车费280元/人
                 <w:br/>
                 【最轻松】西峰往返索道及进山车费360元/人（需三选一乘坐）
                 <w:br/>
-                3.歌舞推荐：《西安事变》268 元/人起；《驼铃传奇》《西安千古情》298元/人起（演出约70分钟）（根据需求自愿消费）
+                3.歌舞推荐：《西安事变》《复活的军团》268 元/人起；《驼铃传奇》《西安千古情》298元/人起（演出约70分钟）（根据需求自愿消费）
                 <w:br/>
                 3.航空意外险，自由活动期间产生的交通费用、餐费或其他行程以外的消费费用
                 <w:br/>
                 4.因交通延阻、罢工、天气、飞机机器故障、航班取消或更改时间等不可抗力原因所引致的额外费用
                 <w:br/>
                 温馨提示
                 <w:br/>
                 1. 此团为散客落地拼团，同团游客，因不同地区（省份）、不同大交通（火车/高铁/机票)价格有差异，各地报名团费价格可能均有不同，组团社收客前应提前告知游客，如因以不同省份地区价格差异作为投诉理由，我社将不予受理。
                 <w:br/>
                 2. 出行时请游客随身携带有效、清晰身份证原件（儿童户口本原件），如因自身证件问题所产生的损失责任，由游客自行承担。
                 <w:br/>
                 3. 健康说明：游客报名前需真实告之旅行社自身健康状况且向医师咨询是否可以出游，老年人出游须签署《老年免责协议书》，70周岁以上需有亲友或家属陪同出行，还需提供三甲或以上级别医院健康证明，80周岁以上游客不接。
                 <w:br/>
                 4. 线路说明：以上线路为落地散客拼团；因各地游客所乘大交通往返时刻不同（接送机无导游），当地接送时间可能会有等待时差，请游客理解，如接送工作人员未及时联系，请及时联系相关组团社应急电话
                 <w:br/>
                 5. 游览说明：行程中在不减少景点的前提下我公司有权利根据具体游览时间来调整游览顺序。
                 <w:br/>
                 6. 饮食说明：中原地区主要以面食为主，当地口味相对偏重，饮食与南方地区口味有相对差异，行程中团餐只能保证干净卫生，分量充足。
                 <w:br/>
                 7. 住宿说明：中原地区的酒店与福建地区的同星级酒店相比设施配置稍微会底一个档次，行程中所用酒店保证干净整洁卫生，安全舒适。
                 <w:br/>
                 8. 特别声明：因不可抗因素（自然灾害、交通状况、政府行为等）及当地临时性政策造成行程上的影响及相关损失我社不承担经济赔偿责任。
                 <w:br/>
                 9. 离团声明：因游客自愿离团，须书面声明，我公司只退未发生之正餐、住宿费用，其他不退，列车票自行凭身份证退票，如游客未与我公司协商一致擅自离团，将视为自动放弃本次旅游合同的所有权益，离团后我公司不承担任何责任。
                 <w:br/>
@@ -718,53 +708,53 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 交通：往返飞机（含税）
                 <w:br/>
-                住宿：指定入住4晚网评三钻酒店双人标准间（酒店不提供自然单间、三人间或加床、如产生单房差请客人自补）
-[...1 lines deleted...]
-                餐食：4早4正餐（30元/人餐标；行程中备注不含用餐敬请自理，如因自身原因行程中临时放弃用餐，则餐费不退）
+                住宿：4晚网评三钻酒店双人标准间（酒店不提供自然单间、三人间或加床、如产生单房差请客人自补）
+                <w:br/>
+                餐食：4早4正餐（30元/人餐标，华山简餐；行程中备注不含用餐敬请自理，如因自身原因行程中临时放弃用餐，则餐费不退）
                 <w:br/>
                 门票：行程所列景点首道大门票（以行程披露为准）注：旅游项目费用如遇到国家政策性调价，将收取差价
                 <w:br/>
                 用车：当地空调旅游车（保证每人一正座，车型根据团队人数安排，整车人数原则不超过13成人，接/送机为5-19座小轿车或旅游车）
                 <w:br/>
                 导服：当地中文导游服务（备注：如人数不足6人不安排导游，安排司机兼导游负责全行程衔接及接待）
                 <w:br/>
                 儿童：（12周岁以下）含车位、正餐、导游服务费；住宿不含床位不含早，门票及其它费用自理。如超高所产生的门票请按实际发生现付当地导游
                 <w:br/>
                 购物：全程无购物，景区、餐厅、酒店、长途休息站等也有旅游商品售卖（包括路边小店），不属于旅行社安排范畴，若您购买的商品出现质量问题，旅行社不承担任何责任！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -788,51 +778,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.部分景区景交：壶口瀑布40元（必消）；兵马俑5元；华清池20元+骊山索道60元（非必要）
                 <w:br/>
                 2.华山索道及进山车共有3种乘坐方式供游客选择：
                 <w:br/>
                 【最辛苦】北峰往返索道及进山车费190元/人
                 <w:br/>
                 【最全景】西上北下索道及进山车费280元/人
                 <w:br/>
                 【最轻松】西峰往返索道及进山车费360元/人（需三选一乘坐）
                 <w:br/>
-                3.歌舞推荐：《西安事变》268 元/人起；《驼铃传奇》《西安千古情》298元/人起（演出约70分钟）（根据需求自愿消费）
+                3.歌舞推荐：《西安事变》《复活的军团》268 元/人起；《驼铃传奇》《西安千古情》298元/人起（演出约70分钟）（根据需求自愿消费）
                 <w:br/>
                 3.航空意外险，自由活动期间产生的交通费用、餐费或其他行程以外的消费费用
                 <w:br/>
                 4.因交通延阻、罢工、天气、飞机机器故障、航班取消或更改时间等不可抗力原因所引致的额外费用
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
@@ -962,51 +952,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>