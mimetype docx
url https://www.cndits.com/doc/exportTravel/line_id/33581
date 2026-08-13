--- v0 (2026-06-28)
+++ v1 (2026-08-13)
@@ -447,68 +447,68 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第 1 天：福建/香港—星光大道—古董缆车 · 太平山顶—夜游维多利亚港参考车次：G3001 /G3003 14:03-14:32 抵港早指定时间至动车站集合，后搭乘高铁前往香港西九龙，抵达后办理手续前往香港。14:03-14:30 分抵港后，开启探索香港文化之旅。【星光大道】变为&amp;quot;香港历史&amp;quot;、&amp;quot;香港电影&amp;quot;等主题概念的娱乐区域、&amp;quot;美食区&amp;quot;、&amp;quot;游玩区&amp;quot;、&amp;quot;休闲区&amp;quot;一应俱全，这里还会艺术家预留空
-间，来展示他们的作品。漫步星光大道，在观看众多名人手印同时，可从容地欣赏到香港著名的维多利亚港景色、香港岛沿岸特色建筑。。【古董缆车 · 太平山顶】&amp;quot;叮当&amp;quot;一声，古董缆车缓缓攀爬，窗外的楼宇逐渐倾斜成《重庆森林》里的镜头。站在太平山顶，整座香港
+                第 1 天：福建/香港—星光大道—古董缆车 · 太平山顶—夜游维多利亚港参考车次：G3001 /G3003 14:03-14:32 抵港早指定时间至动车站集合，后搭乘高铁前往香港西九龙，抵达后办理手续前往香港。14:03-14:30 分抵港后，开启探索香港文化之旅。【星光大道】变为"香港历史"、"香港电影"等主题概念的娱乐区域、"美食区"、"游玩区"、"休闲区"一应俱全，这里还会艺术家预留空
+间，来展示他们的作品。漫步星光大道，在观看众多名人手印同时，可从容地欣赏到香港著名的维多利亚港景色、香港岛沿岸特色建筑。。【古董缆车 · 太平山顶】"叮当"一声，古董缆车缓缓攀爬，窗外的楼宇逐渐倾斜成《重庆森林》里的镜头。站在太平山顶，整座香港
 在脚下呼吸...中环的灯火是未熄的欲望，维港的波光像撒落的星屑，而我的影子与张爱玲 1943 年的剪影，在观景台的铁栏杆上短暂重叠。
 晚餐特别安排老牌粤菜馆享用晚餐。（餐标 CNY100）【乘船夜游船维多利亚港 · 45 分钟】 360°风景环绕的露天甲板，轻而易举的就能捕捉到每一个角度的维港风情，坐在船上，感受
 徐徐微风，欣赏两岸都市风华。
 指定时间集合，晚上入住酒店休息。 第 2 天：酒店早餐—迪士尼列车—迪士尼乐园乐嗨！一整天起床后自行前往酒店餐厅享用自助早餐。随后专车前往搭乘开往童话王国的专属列车，开启香港迪士尼乐园狂欢之旅。在这里您将会
 离开现实的今日而进入一个昨日、明日与梦想的世界。【香港迪士尼乐园】已是焕然一新，奇妙梦想城堡华丽变身，13 个经典迪士尼公主及女王的故事等你去探索，全新《迪士尼寻梦奇缘》户外音乐派对在城堡前面的中央大舞台上演；还有全球首个及最大型以《冰雪奇缘》电影系列为蓝本而兴建的主题园区 — 魔雪奇缘世界除此外，依旧可以继续探索 7 大主题园区—美国小镇大街、探险世界、幻想世界、明日世界、反斗奇兵大本营、灰熊山谷、迷离庄园，展开一段奇妙、惊险刺激的冒险旅程！晚上【迪士尼星梦光影之旅】，全新多媒体夜间城堡汇演震撼人心，立体光雕投影技术、烟花与烟
 火效果，近 40 个迪士尼及彼思经典故事，大约 150 位迪士尼朋友多个人生片段的奇妙历程编织在一起，震撼非常！
 闭馆后，专车前往酒店休息。 第 3 天：海洋公园—港珠澳大桥—澳门酒店指定时间 09:00 酒店出发前往社会茶餐厅，体验香港传统饮食风俗，在笼屉之间体验港式生活！
 随后专车前往香港海洋公园【海洋公园】 是一座集海陆动物展览、机动游戏、大型表演的主题公园。不论你是大人还是小童,总有一
 款适合你。热爱动物与自然,或喜欢挑战机动游戏的游人,更加不可错过。 海洋水族馆及主题游乐园，凭山临海，旖旎多姿，是访港旅客最
 爱光顾的地方。在这里不仅可以看到趣味十足的露天游乐场、海豚表演，还有千奇百怪的海洋性鱼类、高耸入云的海洋摩天塔，更有惊险
-刺激的越矿飞车、极速之旅，堪称科普、观光、娱乐的完美组合。全新的&amp;quot;太平洋海岸&amp;quot;洋溢着北美加州海岸的文化魅力和自然美景。在海
+刺激的越矿飞车、极速之旅，堪称科普、观光、娱乐的完美组合。全新的"太平洋海岸"洋溢着北美加州海岸的文化魅力和自然美景。在海
 涛奔腾、海岸嶙峋及宁静宜人的沙滩景致中，海狮、海豹乐陶陶地迎接着每一位游人。还有不能错过的“光影颂”和＂光影都会＂灯光表
 演，从海洋公园＂梦幻水都＂湖中苏醒的神秘精灵 ANIMO 引领你深入神秘的大自然，踏上梦幻刺激的探索之旅，一幕幕精彩情节交织出
 动人的友情故事。
 指定时间集合驱车前往香港人工岛，搭乘穿梭巴士前往澳门。车经震撼世界的世纪工程—【港珠澳大桥】（车程约 38 分钟），一览
-港珠澳大桥的宏伟壮观，全长 55 公里的跨海大桥，历时 9 年，被英国&amp;lt;卫报&amp;gt;誉为“新世界七大奇迹”。抵达后专车返回酒店休息。 第 4 天：上午：何东图书馆—岗顶前地—岗顶剧院—大三巴牌坊餐 食 早餐：温馨的家 午餐：高铁/动车上自理 晚餐：社会餐厅 CNY100
+港珠澳大桥的宏伟壮观，全长 55 公里的跨海大桥，历时 9 年，被英国誉为“新世界七大奇迹”。抵达后专车返回酒店休息。 第 4 天：上午：何东图书馆—岗顶前地—岗顶剧院—大三巴牌坊餐 食 早餐：温馨的家 午餐：高铁/动车上自理 晚餐：社会餐厅 CNY100
 香港市区酒店 四星酒店 · 历山酒店、都会海逸酒店 2 选 1
 餐 食 早餐：酒店自助早餐 CNY100 午餐：迪士尼乐园 · 餐券 晚餐：迪士尼乐园内 · 自理
 香港市区酒店 四星酒店 · 历山酒店、都会海逸酒店 2 选 1 历山酒店
 餐 食 早餐：港式早茶 CNY60 午餐：海洋公园 · 餐券 晚餐：海洋公园内 · 自理
 澳门市区酒店 五星酒店 · 雅辰酒店、皇冠假日酒店 2 选 1指定时间集合，外出前往半个多世纪的茶餐厅（餐标 CNY100），体验澳门早茶文化！随后开启澳门探索之旅。【何东图书馆】藏在一栋鹅黄别墅里的百年知识梦境，1894 年建成的港澳罕见园林式图书馆，新古典主义拱廊与百年榕树构成知识
 圣殿，藏有 16-20 世纪珍贵外文古籍、民国报刊、澳门地方文献。【岗顶前地】漫步葡韵石板路，欧风老建筑，阳光斜照的午后，每一步都像走进老电影的镜头。【岗顶剧院（伯多禄五世剧院）】薄荷绿外墙的 1850 年新古典主义建筑，中国首座西式剧院，铸铁廊柱间仍回荡着 19 世纪歌剧的
 余韵。【大三巴牌坊】保禄教堂正面前壁的遗迹，距今已有 350 多年历史，澳门标志性建筑物，是世界文化遗产。三巴是圣保禄的译音，又
 因遗迹貌若中国的牌坊，所以称大三巴牌坊。游览时除欣赏前壁之外，还要留意牌坊上精致的浮凋及其含义。内侧广场的艺术博物馆收藏
 了东方最古老的以宗教生活为题材的油画。
 午餐特别安排连续多年上榜米其林指南推荐餐厅。（餐标 CNY100/人）下午：澳门大学—保利博物馆/玩具总动员展—威尼斯人度假村—官也街—无人轻轨【跟着学霸逛澳门大学：解锁隐藏的知识地图】（简称“澳大”，UM）是澳门唯一一所国际化综合性公立大学，前身为 1981 年成
 立的东亚大学，1991 年由澳门政府收购后更名为澳门大学。2014 年，澳大整体搬迁至横琴岛新校区，成为全国首个在境内实施“一国两
 制”特殊管理的高校。。**由澳门大学应届毕业生带领参观图书馆、教学楼外观、体验大学生活，详细讲解澳门大学的历史及发展现况。【赠送 · 保利美高梅宝物馆】保利文化与美高梅联合打造的保利美高梅博物馆，首展 “蓝色飘带——探索神秘海域 邂逅丝路遗珍”
 展出 228 件珍稀文物及艺术杰作，包括近 30 件难得一见的国家一级文物，大为震撼！圆明园 4 尊兽首铜像（真品）、除此之外清光彩开
 光波斯文人物花卉纹盘、清龙船图通草图，漂流瓶等多处珍宝，值得慢慢欣赏，整个展馆以海上丝绸之路为主题，围绕海洋、海洋文明和
 航海时代缓缓掀开面纱，现场布展的光影和投影都很棒！或安排【玩具总动员展】精心重现《玩具总动员》电影中的经典场景，包括安迪
 的巨型卧室以及巴斯光年与玩具朋友们联手拯救胡迪的震撼场景，在此您会发现自已仿佛缩小至玩具般大小，置身于《玩具总动员》的玩
 具朋友们中，拍出令人惊喜的精彩大片！ * 赠送项目以预约到为准，具体以导游当天安排为准，请悉知！【威尼斯人度假村】亚洲顶级综合度假胜地，以意大利威尼斯水城为蓝本，完美复刻运河、贡多拉船与文艺复兴建筑，集奢华酒店、
 世界级购物、美食娱乐于一体。在圣马可广场上，你会看到有艺人身穿白衣假扮雕塑，还有街头艺人和马戏团的小丑表演。
 晚餐安排在【官也街自理】是澳门著名的食街之一。很多潮流小吃店也是以官也街为根据地，人气较高的美食包括水蟹粥、老 day 牛
 杂、猫山王榴莲雪糕、大利来记猪扒包、文记饼家、长洲糯米糍、旺季咖啡、马交茶档等。【无人轻轨】全景车窗+无人驾驶，科技感十足，一起穿越赌城秘境与市井烟火的奇幻之旅吧。仿佛被一双无形的手轻轻托起。轨道
 在脚下延伸，楼宇的棱角从两侧流过，我们时而潜入地下，时而浮出云端。 第 5 天：自由活动—澳门/珠海/深圳 福建 参考车次: D3316 17:35-20:48早餐后，开始自由活动。团友们可利用自由活动时间在酒店畅玩康乐设施，尽情玩乐或自由再次探索澳门街市！
 指定时间集合专车前往澳门出入境口岸，通关后至珠海转乘巴士前往深圳北，沿途车缆珠海海滨风光；随后搭乘高铁（动车）返回福
 建，我们愉快的结束此次港澳之旅~**备注：返程如需改飞机回来，可以补差价动车票改机票。
                 <w:br/>
                 餐 食 早餐：赠送地道美食 午餐： 动车 · 上自理 晚餐：温馨的家
@@ -845,51 +845,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>