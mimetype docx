--- v0 (2026-06-25)
+++ v1 (2026-08-13)
@@ -463,103 +463,103 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第一天厦门曼谷，参考航班：MF853(08:40-11:150)
 接机—吞武里海鲜市场—亚洲夜市各位贵宾敬请前往厦门机场办理登记手续，乘机飞往“天使之城”-- 曼谷。
 抵达后，前往【吞武里海鲜市场】曼谷价格亲民人气美食市场，于 2022 年开幕，因各类海鲜现买
 现烤，环境干净舒适而成为游客及本地市民都偏爱的美食必逛点。整个主题市场占地超过 5 公顷，三
-大主题区域分别是美食广场&amp;amp;有机蔬果区、蔬果&amp;amp;居家生活区、海鲜生鲜区&amp;amp;鲸鱼美食中心。无论是想海
+大主题区域分别是美食广场&amp;有机蔬果区、蔬果&amp;居家生活区、海鲜生鲜区&amp;鲸鱼美食中心。无论是想海
 鲜无限自由，还是想一次吃遍泰国风味小吃，在这里都可以一站式完成。
 前往【亚洲夜市】位于昭披耶河畔，由旧码头与仓库改建而成。这里集购物、美食、娱乐于一体，
 有好看的泰拳秀、人妖秀，还有浪漫的摩天轮，是曼谷代表性夜市之一，也是泰国人跨年看烟火的首
 选之地。
 早：自理 午： 自理 晚：夜市自理
 曼谷市区网评五钻套房酒店：曼谷沙吞 JC 凯文酒店（JC Kevin Sathorn Bangkok Hotel）或
 同级
                 <w:br/>
                 <w:br/>
                 第二天曼谷—芭提雅
 大皇宫+玉佛寺—皇后泰丝博物馆—孔剧—东方嘉年华海天盛筵早餐后，前往【大皇宫】泰国曼谷的标志性景点，是泰王朝历代君主的居所，是初次来泰游客必
 去的景点。【玉佛寺】由整块翡翠所雕刻而成的国宝玉佛，每到换季时节，国王都亲自为玉佛更衣，以
 保国泰民安。
 前往【皇后泰丝博物馆】位于大皇宫内，由拉玛九世王后诗丽吉倡议建立。馆内展示着她出席活
 动的服装、泰丝织物等，还有伊善地区及泰南的泰丝工艺实物与记载，是了解泰国泰丝文化及皇家服
 饰审美等方面的绝佳之地。
 前往欣赏【孔剧】（逢周六、周日休息）泰国孔剧是泰国传统文化代表，起源于大城王朝时期。它
 融合多种艺术形式，以印度史诗为蓝本，通过舞蹈、手势和表情传意，演员头戴面具、身着华丽服饰，
 分多种角色，是泰国古典艺术之花，2018 年被列入人类非物质文化遗产代表作名录。
 乘车前往芭提雅(150km，约 2 小时车程），前往【“Oriental Carnival 海天盛筵”360°游轮海景
 Party】芭提雅首个 360 度游轮海景 Party。整个游轮设计复刻了夜巴黎的纸醉金迷，美人鱼迎宾、王
 子礼遇、游轮乐队邀请到访芭提雅的宾客一起加入海洋嘉年华的狂欢。游轮演艺人员是从全泰国精选
 而出的颜值男模，靓丽人妖公主，为大家演绎以 20 世纪初夜上海为灵感设计的沉浸式歌舞剧。由各国厨师精心准备的国际自助餐，包含日料、海鲜、泰式生腌在内的几十道海上盛宴，满足更多人的美食
 偏好。温馨提示:（1）大皇宫、寺庙等皇家及佛教景点，参观者不可以穿短裤、短裙、紧身裤入内，紧身衣不可外
 露，旅客穿的裤子长度必须要盖过旅客的小腿肚。同时不可以穿无袖的上衣、背心和透明的衬衫，上
 半身的着装不能露出肩膀和肚脐。
 （2）穿着的上衣袖子不能向上卷起，同时不可以穿露出脚踝或者脚后跟的鞋子。如果你的着装不
 符合要求，则会被工作人员拒绝进入参观。
 （3）大皇宫现阶段不再提供临时服装租赁，如着装不合规，需现场购买。
 早：酒店早餐 午：A—ONE 海鲜自助餐 晚：海天盛筵自助餐
 芭提雅网评五钻酒店：芭堤雅大道酒店(Way Hotel Pattaya)或芭堤雅花园海景大酒店(Garden
-Cliff Resort &amp;amp; Spa Pattaya)或同级
+Cliff Resort &amp; Spa Pattaya)或同级
                 <w:br/>
                 <w:br/>
                 第三天芭提雅
 月光岛+格兰岛—专属安排格兰岛[时光沙滩]—泰式草药热敷按摩(2 小时)—芭提雅 Terminal 21 航站
 楼早餐后，前往【月光岛+格兰岛】因岛屿形似月牙而得名月光岛。这里水清沙幼、沙滩柔软，丰
 富多彩的水上活动让你可以放下城市疲惫，投身欢乐假期！格兰岛是距离芭提雅最近的美丽离岛，拥
 有环境美丽的海湾、清澈温暖的海水。专属安排-格兰岛[时光沙滩]浪漫之旅。错峰团队人流，在慢调的音乐旋律中享受属于自己的海滨
 假期。在时光岛海滩，踏着海浪轻拍海岸的节奏闲情漫步，在超出片的海滩背景拍下与众不同的芭提
 雅出海打卡照，东方芭提雅的浪漫时光尽在此时。温馨提示：（1）出海着装。短衣短裤、拖鞋、太阳伞或帽子。做好防晒工作。
 （2）搭乘快艇。依序上下，听从工作人员指挥。穿着救生衣，坐稳且不要随意走动。年长的游客，
 请勿坐颠簸的船头，避免意外受伤。
 （3）水上活动。选择值得信赖的水上活动商户，同时戏水请勿超越安全警戒线。
 前往体验【泰式草药热敷按摩】（2 小时）泰式草药热敷按摩，将多种草药精心调配装入布袋，加
 热后轻敷于身体。温热缓缓渗透，似暖流游走全身。按摩师施予精准手法，推、按、揉、捏，放松肌
 肉，舒缓酸痛。在袅袅药香里，身心沉浸其中，尽享深度的舒缓与放松。前往【芭提雅 Terminal 21 航站楼】巴黎、伦敦、意大利、东京、旧金山和好莱坞主题特色齐聚
 于同一商场空间，逛 Terminal 21 最大的乐趣是不仅可以乐逛缤纷时尚名品、品味美食，还能趣拍不
 停。商场共 6 个主题楼层，不同的地域特色。
 早：酒店早餐 午：I Talay 岛上 VIP 海鲜餐 晚：航站楼自理
 芭提雅网评五钻酒店：芭堤雅大道酒店(Way Hotel Pattaya)或芭堤雅花园海景大酒店(Garden
-Cliff Resort &amp;amp; Spa Pattaya)或同级
+Cliff Resort &amp; Spa Pattaya)或同级
                 <w:br/>
                 <w:br/>
                 第四天芭提雅
 真理寺—杜拉拉水上市场—独家安排[泳池漂浮下午茶]早餐后，前往【真理寺】真理寺位于芭提雅，是一座全木纯手工雕刻的建筑，始建于 1981 年，
 至今仍未完工。它融合了多种亚洲传统艺术风格，内部木雕精美，展现了佛教、印度教等宗教文化故
 事，不仅是艺术瑰宝，也是探索哲学与生命意义的场所。
 前往【杜拉拉水上市场】市场因泰式风情建筑建于迂回的河道之上而独居特色，这里汇集了泰国
 的四方风物特产，原称“四方水上市场”，后因中国电影《杜拉拉升职记》在此取景又得名“杜拉拉水
 上市场”。在这里游客不仅可以品尝特色美食、购买各类手工艺品，还可以搭乘长尾船穿过河道，感受
 水上人家生活。
 前往体验【泳池漂浮下午茶】（2 人一份）在湛蓝泳池之上，一场别开生面的漂浮下午茶开启。精
 致点心、新鲜水果摆满造型可爱的浮盘，娇艳花朵点缀其中。于澄澈水波间，慵懒半倚，随手取食，
 微风轻拂，阳光暖煦，在惬意氛围里，味蕾与身心共赴这场悠然盛宴。
 早：酒店早餐 午：杜拉拉水上市场自理 晚：泰式传统陶制双人小火锅
 芭提雅超五星泳池别墅：美景泳池别墅度假村（Scenic Pool Villa Resort Pattaya）或同级
                 <w:br/>
                 <w:br/>
                 第五天芭提雅—曼谷
 小火车博物馆—实弹射击（含 5 发/人子弹体验）—米其林美食巴士—火车夜市早餐后，前往【小火车博物馆】泰国作为世界主要珠宝产地，应归功于品质卓越的原材料和艺人
 的超群技艺，从而铸就了世界最大的珠宝中心。温馨提示：购物中心货品支持机场退税，请注意索取退税单，并预留机场查验、退税时间。
 前往体验【LIGHT BULLET 实弹射击体验】（含 5 发/人子弹体验）专业教练一对一指导，教你正确
 的站姿、握姿和注意事项。然后，就可以开始射击体验了
 乘车返回曼谷，前往体验【米其林巴士】是泰国首创的双层美食巴士。从湄南河畔的 River City
 出发，全程 1.5 小时，沿途经过大皇宫、唐人街等超 20 个曼谷地标景点。巴士一层为备餐区和卫生间，二层是就餐区，每个座位均设 360 度全景窗、usb 充电口，还提供免费 wifi。供应米其林美食，
 让你轻松兼得美食与美景 。
@@ -924,51 +924,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>