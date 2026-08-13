--- v1 (2026-06-28)
+++ v2 (2026-08-13)
@@ -495,444 +495,444 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第一天
                 <w:br/>
                 <w:br/>
                 厦门-(飞机)-重庆
                 <w:br/>
                 参考航班：待定，以航司最终申请为准
                 <w:br/>
                 ●【团队集合】,怀着轻松愉快的心情，行囊中装满无限憧憬，踏着轻快的脚步。团友指定时间自行前往机场集中，搭乘国际航班飞往欧洲。( 备注：具体集中时间，地点以出团通知书为准 。)。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：×
                 <w:br/>
                 午：×
                 <w:br/>
                 晚：×
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 飞机上
                 <w:br/>
                 <w:br/>
                 第二天
                 <w:br/>
                 <w:br/>
                 重庆-(飞机)-马德里-(大巴约91公里)-塞戈维亚-(大巴约170公里)-萨拉曼卡
                 <w:br/>
-                参考航班:  HU727 重庆江北机场 T3 - 马德里巴拉哈斯机场 (MAD) 1 01:20/08:20
+                参考航班:  HU727 重庆江北机场 T3 - 马德里巴拉哈斯机场 (MAD) 1 01:20/08:20
                 <w:br/>
                 ●【塞戈维亚】,塞戈维亚是是卡斯蒂利亚-莱昂自治区塞哥维亚省的省会，一座古老精致的小城，因其2000年历史的古罗马高架渠和香飘万里的烤乳猪而闻名于世，古城和高架渠一起被列为世界文化遗产。这里适合爱历史、爱建筑、爱徒步、爱慢生活的你，当然，也适合肉食爱好者。
                 <w:br/>
                 ●【阿尔卡萨城堡】外观,童话般的阿尔卡萨城堡，坐落在塞戈维亚城边，迪士尼著名的白雪公主城堡就是以它为蓝本修建的。15世纪60年代，西班牙诸国中最重要的两个王国在该城堡内举行了历史性的婚礼，从此开始光复战争，把阿拉伯人赶出了西班牙，实现了全国统一。
                 <w:br/>
                 ●【罗马渡槽】,塞哥维亚古罗马水道桥位于西班牙塞哥维亚城，建于公元一世纪末至二世纪初，全长728米，有双层拱，共有167座拱门，被联合国列入世界文化遗产。
                 <w:br/>
                 ●【烤乳猪百年老字号Candido餐厅】,特别安排去当地最著名的百年老字号餐厅Meson de Candido（坎迪多），这间餐厅自 1786 年开业至今已两百多年，它使用独特秘方制作的烤乳猪，以其美味可口而闻名于西班牙。光顾的客人包括西班牙国王卡洛斯、王后以及众多大牌明星、要员。（如遇餐厅意外关闭或旺季预定不上，则改其他餐厅，敬请理解）。
                 <w:br/>
                 ●【萨拉曼卡】,世界文化遗产古城。1218年，国王阿方索十一世在此建立了大学，萨拉曼卡的命运就此改变了。充满欢乐，仿佛童话故事的萨拉曼卡从此活力十足。
                 <w:br/>
                 ●【萨拉曼卡新主教座堂】外观,混合不同建筑风格的新旧大教堂。走在市区都能看到其高耸的塔顶。新主教堂与旧主教堂连为一体，气势宏伟，是哥特式和巴洛克式风格的完美结合。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：×
                 <w:br/>
                 午：烤乳猪
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 四星级酒店
                 <w:br/>
                 <w:br/>
                 第三天
                 <w:br/>
                 <w:br/>
                 萨拉曼卡-(大巴约354公里)-波尔图
                 <w:br/>
                 ●【波尔图】,老城区已经被列入世界文化遗产，举世无双的城市景观已有千年历史，彩色复古的建筑，配上湛蓝的杜罗河，仿佛是一幅油画。您一定会爱上这个河边老城。
                 <w:br/>
                 ●【波尔图大教堂】外观,教堂为哥德式及巴洛克式的混合建筑，正面的玫瑰窗和祭坛右侧的回廊属于哥特式、大门及祭坛本身则是华丽的巴洛克风格。
                 <w:br/>
                 ●【圣本笃车站】入内,火车站的原址为修道院，法式风格的外观已经让人叹为观止，走进火车站内更让人惊叹不已。装饰着两万块精致蓝白色陶瓷砖的墙面，耗尽11年光阴完成，十分醒目迷人，演绎出葡萄牙的自然山水和战争历史故事。
                 <w:br/>
                 ●【路易一世大桥】远观,横亘在杜罗河上的这座路易一世大桥连接着波尔图市区和南岸的加亚新城，它不仅是一座极具观赏价值的雄伟铁桥，也是沟通杜罗河南北两岸的交通要道。来到大桥前，便是来到了波尔图最热闹的河岸风景中，充满魅力的港湾皆由此开始。
                 <w:br/>
                 ●【莱罗书店】入内,这家书店给了哈利波特的作者罗琳女士构造魔法学院的灵感。哥特式的建筑外观、内部的精美装饰和旋转楼梯，曾被多家杂志报纸赞誉。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 四星级酒店
                 <w:br/>
                 <w:br/>
                 第四天
                 <w:br/>
                 <w:br/>
                 波尔图-(大巴约245公里)-奥比都斯-(大巴约115公里)-罗卡角-(大巴约40公里)-里斯本
                 <w:br/>
                 ●【奥比都斯】（游览不少于15分钟）,被评为“欧洲上美丽小镇”和“婚礼之城”。众多的城堡与要塞，高高的城墙，窄小的鹅卵石铺成的街道，两旁石灰粉刷、陶瓦盖顶的房屋。
                 <w:br/>
                 ●【罗卡角】（游览不少于15分钟）,里斯本西郊的海边，参观“大陆的尽头、海洋的开始”ROCA角和记载精确经纬度的纪念碑。眺望无际的大西洋，呼吸着清新的海风，令人心旷神怡。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：鳕鱼餐
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 四星级酒店
                 <w:br/>
                 <w:br/>
                 第五天
                 <w:br/>
                 <w:br/>
                 里斯本-(大巴约31公里)-卡斯卡伊斯-(大巴约31公里)-辛特拉-(大巴约33公里)-里斯本
                 <w:br/>
                 ●【卡斯卡伊斯】,凭借优美的海岸线，从原始的小渔村进化成为葡萄牙著名的海滨度假胜地，也可以说这里是是葡萄牙的富人区，高收入的葡萄牙人多居住在此。漫步海边，您会看到卡斯凯什城堡宫殿遗址和三大著名海岸“里贝拉海滩”，“皇后海滩”和“康赛海滩”连城的无敌海岸线与港口，欣赏这个被成为“国王之城”的美好，享受阳光。
                 <w:br/>
                 ●【辛特拉王宫】入内,辛特拉王宫是葡萄牙保存完好的中世纪皇家宫殿，从15世纪初到19世纪后期或多或少有王室连续居住。王宫融合了摩尔式和西哥特式建筑风格，它的大烟囱分外醒目。两个白色高高的烟囱很像牛角，所以又被称为“牛角宫”。王宫在葡国成立共和制前，一直是国王的避暑宫殿。作为辛特拉文化景观的一部分，被联合国教科文组织列为世界遗产。
                 <w:br/>
                 ●【里斯本】,葡萄牙的首都，依海而建的七丘之城，这座城市保留了大量有年代感和历史感的大航海时期建筑。
                 <w:br/>
                 ●【贝伦塔】,世界文化遗产。里斯本的标志，这里是大航海时期的海关，是船只启航和抵达的地方。
                 <w:br/>
                 ●【航海发现纪念碑】,葡萄牙航海纪念碑建于1960年，屹立于海旁的广场上，气势不凡，已成为葡萄牙的象征。
                 <w:br/>
                 ●【圣热罗尼姆修道院和教堂 】外观,位于葡萄牙里斯本贝伦区的一座华丽宏伟的修道院，可以说是葡萄牙全盛时期的建筑艺术珍品，为纪念葡萄牙人发现通往印度的海上航线所建。著名航海家达伽马也长眠于此。1983年与附近的贝伦塔搭档被联合国教科文组织列为世界文化遗产。
                 <w:br/>
                 ●【4月25日大桥】远观,这座金门大桥的“姊妹桥”,它是纪念1974年4月25日葡萄牙人民在“丁香革命”中推翻军政府，建立民主政权而建造。
                 <w:br/>
                 ●【罗西奥广场】,里斯本的中心。可以从这里可以步行到里斯本的各大游客必游区，往北是自由大道，可亲身体验在异国商业区慢步逛街的乐趣。
                 <w:br/>
                 ●【自由大道】,素有葡萄牙“香榭丽舍大道”之称，里斯本最主要的干道，两边有高档豪华大酒店、餐厅和服装店，里斯本繁华的商业街，汇聚多家奢侈品牌专卖店，有不少高级餐厅，是享用浪漫晚餐的好去处。
                 <w:br/>
                 ●【葡式蛋挞】,品尝百年老店葡式蛋挞。葡式蛋挞无人不知，但地道的葡式蛋挞在里斯本，味道、润滑感和酥脆感之间的平衡造就了这一天赐甜品。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 四星级酒店
                 <w:br/>
                 <w:br/>
                 第六天
                 <w:br/>
                 <w:br/>
                 里斯本-(大巴约463公里)-塞维利亚
                 <w:br/>
                 ●【塞维利亚】,塞维利亚是西班牙两大国粹弗朗门戈和斗牛的发源地，是一座历经西班牙荣辱的历史名城，也是世界文学名著《卡门》、《唐璜》等故事发生的地方。
                 <w:br/>
                 ●【塞维利亚西班牙广场】,1492年，航海家哥伦布，就是从这里出发前往探险，今天我们的参观就好像回顾历史，亦如徜徉在文学与历史古迹的熏陶之中。这里也是1929年西班牙承办万国博览会的主场地，两旁有着古典的喷泉回廊。
                 <w:br/>
                 ●【塞维利亚大教堂】外观,世界文化遗产，世界三大教堂之一，伊比利亚半岛规模居首位的大教堂。这里也是哥伦布的灵柩所在之地。
                 <w:br/>
                 ●【塞维利亚都市阳伞】外观（游览不少于15分钟）,塞维利亚新地标都市阳伞(Metropol Parasol)，于2011年建成，西班牙塞维利亚的都市阳伞俗称道成肉身广场的蘑菇，是西班牙塞维利亚的一座木建筑，因为形似华夫饼又被称为飞翔的华夫饼。由德国J. MAYER H. Architects建筑师设计事务所于尔根•迈耶-赫尔曼设计，于2011年4月建成。都市阳伞建筑面积近5000平方米，体为量150米乘70米，高度为28.5米，号称当今世界上规模最大的木结构建筑。
                 <w:br/>
                 ●【黄金塔】外观,是西班牙辉煌航海史的见证，曾作为军事瞭望塔，并储存西班牙珍宝船队从美洲带回的贵金属。
                 <w:br/>
                 ●【佛朗明戈表演】入内,佛朗明戈舞是融歌唱、舞蹈、器乐于一体的西班牙艺术瑰宝，感受忧郁哀伤、狂热奔放合二为一的音乐风格与独特的舞蹈形式构筑成的强大魅力。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：表演三道式
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 四星级酒店
                 <w:br/>
                 <w:br/>
                 第七天
                 <w:br/>
                 <w:br/>
                 塞维利亚-(大巴约135公里)-龙达-(大巴约91公里)-米哈斯-(大巴约154公里)-格拉纳达
                 <w:br/>
                 ●【龙达】入内（游览不少于1小时）,这里是伟大的斗牛艺术的发源地，同时龙达还以将城市分成两断的地势险要的天然大峡谷而闻名遐迩。漫步龙达的大街小巷，亲身感觉当地人们悠闲自在与世无争的生活。参观著名的龙达天然断崖，踱步于连接新老城区的石桥，下方是万丈深渊，远处是无限美丽的风景。
                 <w:br/>
                 ●【龙达新桥】外观,龙达新桥是龙达小镇的标志性建筑，桥的一端连接着龙达老城，伫立在万丈悬崖之上，给人一种惊心动魄的壮美之感。新桥由石板铺砌而成，这些石块因为经历过岁月的洗礼，所以变得像一块块黑玛瑙一样黝黑发亮。站在桥上环顾四周，视野能及的都是绵延的美丽龙达山脉。
                 <w:br/>
                 ●【龙达牛尾餐】入内（游览不少于45分钟）,品相和味道都值得称道的风味特色餐。红酒炖的牛尾入味酥软，一尝难忘。
                 <w:br/>
                 参考菜单：前菜：奶油蔬菜汤；主菜：红酒炖牛尾；甜点、面包。
                 <w:br/>
                 ●【米哈斯】,蓝天、白墙、褐色山丘为主题的米哈斯，这是座著名的阿拉伯风格旅游城镇，游人置身米哈斯山谷，可以切身体验纯正的地中海风情，令人心旷神怡。
                 <w:br/>
                 ●【格拉纳达】车览,穆斯林摩尔人在伊比利亚半岛上建立的摩尔王国政治文化中心，是安达卢西亚的骄傲，也是西班牙的骄傲，更是伊斯兰教徒心中的圣地。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：牛尾餐
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 四星级酒店
                 <w:br/>
                 <w:br/>
                 第八天
                 <w:br/>
                 <w:br/>
                 格拉纳达-(大巴约496公里)-瓦伦西亚
                 <w:br/>
                 ●【阿尔罕布拉宫】入内,1984年被列入联合国世界文化遗产，是阿拉伯式宫殿庭院艺术的鼎盛之作。为中世纪摩尔人所建立的格拉纳达埃米尔国的王宫，有“宫殿之城”和“世界奇迹”之称。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 ①阿尔罕布拉宫属世界文化遗产，官方实行限流参观政策。团队需预约申请购票，方可游览，具体游览时间以实际获批为准。若与行程预先安排时间不符，参观时间将根据实际情况进行前后调整，敬请谅解！
                 <w:br/>
-                ②如预约申请未获批，届时将无法入内参观，改用【阿宫后花园】并退6欧/人门票差价或【塞维利亚王宫】退8欧/人门票差价代替原定游览内容，不再另行通知，敬请悉知！且此天增加如下游览景点：【阿尔拜辛区】（自由活动约30分钟）1984年与阿尔罕布拉宫一同列为世界遗产，保留了狭窄而蜿蜒的中世纪摩尔街道。&amp;quot;。
+                ②如预约申请未获批，届时将无法入内参观，改用【阿宫后花园】并退6欧/人门票差价或【塞维利亚王宫】退8欧/人门票差价代替原定游览内容，不再另行通知，敬请悉知！且此天增加如下游览景点：【阿尔拜辛区】（自由活动约30分钟）1984年与阿尔罕布拉宫一同列为世界遗产，保留了狭窄而蜿蜒的中世纪摩尔街道。"。
                 <w:br/>
                 ●【瓦伦西亚】（游览不少于30分钟）,瓦伦西亚是西班牙第三大城市，位于西班牙东南部，东濒大海，背靠广阔的平原，四季常青，气候宜人，被誉为“地中海西岸的一颗明珠”。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 四星级酒店
                 <w:br/>
                 <w:br/>
                 第九天
                 <w:br/>
                 <w:br/>
                 瓦伦西亚-(大巴约378公里)-巴塞罗那
                 <w:br/>
                 ●【巴塞罗那】,巴塞罗那像是一个筑梦的欢乐天堂，这个城市拥有地中海热情的阳光与自由奔放的气息，其现代建筑、流行式样、设计水平遥遥领先于欧洲其它城市，毕加索、米罗、高迪等艺术大师都在这里崭露头角，这座城市是名副其实的艺术之都。
                 <w:br/>
                 ●【圣家族大教堂】入内（游览不少于30分钟）,天才艺术家高迪的代表作，不仅被列入了联合国世界文化遗产，也是众多游客心目中的圣地。教堂三座立面以宏伟而协调的手法呈现，线条简洁利落，教堂门墙上的浮雕展示出圣经的故事，形同活物，教堂内部以洞穴、山脉、花草动物为灵感的设计又给教堂增添了神秘韵律，令人印象深刻。
                 <w:br/>
                 ●【奎尔公园】入内（游览不少于30分钟）,奎尔公园是巴塞罗那至耀眼的景点之一，也是高迪众多作品中关于园林设计的典范之作。这里的人工景观看上去比自然景观还要自然。色彩及线条的运用也发挥到了极致。在公园漫步将是沉浸在现实主义的绝佳方式，透过公园的高处还将看到城市全貌。
                 <w:br/>
                 ●【米拉之家】外观,高迪私人住宅的“封笔之作”。波浪形的外观，是由白色的石材砌出的外墙，扭曲回绕的铁条和铁板构成的阳台栏杆还有宽大的窗户。
                 <w:br/>
                 ●【巴特罗之家】外观,巴特罗公寓与高迪设计的其他建筑不同，它的外墙全部是由蓝色和绿色的陶瓷装饰，一种奇诡的颜色组合，远望去颇像印象派画家的调色盘，但色彩很和谐。
                 <w:br/>
                 ●【感恩大道】,感恩大街也叫格拉西亚大道,位于扩建区的中部，南起加泰罗尼亚广场，北到大格拉西亚街。这是一条名店集中的购物街。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：手作海鲜饭
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 四星级酒店
                 <w:br/>
                 <w:br/>
                 第十天
                 <w:br/>
                 <w:br/>
                 巴塞罗那-(火车)-马德里
                 <w:br/>
                 ●【马德里】,西班牙古老而年轻的都城，与欧洲各古都相比，16世纪才成为都城的马德里堪称年轻，但黄金时代的富足与辉煌不可小觑，其夺人气势可以在恢宏的街道、壮丽的广场与华美的宫殿城堡上窥见一斑。
                 <w:br/>
                 ●【马约尔广场】,在西班牙众多广场中尤为出色，长方形包围式的结构，四周被一列回廊式古老建筑所围绕，对外的拱门连结着外面的市区街道，立于广场中心的是主持广场修建的菲利浦三世国王的骑马雕像。
                 <w:br/>
                 ●【太阳门广场和零公里地标】,这里是马德里大区政府所在地，是马德里至繁华的商业区之一。太阳门广场中间是“零公里地标”，它是伊比利亚半岛的正中心标志。
                 <w:br/>
                 ●【西班牙广场和塞万提斯雕像】外观,位于格兰大道尽头，广场中心最显眼的是塞万提斯纪念碑，塞万提斯雕像的正前方就是他所著的《堂吉诃德》里主人公堂·吉诃德和桑丘·潘沙的形象。
                 <w:br/>
                 ●【英格列斯百货公司】入内（游览不少于2小时）,l corte ingles商场是西班牙规模至大的百货公司连锁集团，在这里可以买到各种大牌奢侈品的首饰、护肤品、香水、箱包、太阳镜，以及一些平价服饰、运动品牌等，最好先到它的服务中心，凭护照兑换一张外国人的优惠卡，几乎商场内的所有商品就可以优惠15%。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 四星级酒店
                 <w:br/>
                 <w:br/>
                 第十一天
                 <w:br/>
                 <w:br/>
                 马德里-(大巴约90公里)-托莱多-(大巴约90公里)-马德里
                 <w:br/>
                 ●【托莱多市政厅】,位于市中心，具有浓厚的文艺复兴风格，毗邻法院和大教堂，17世纪建成，广场全由石头铺就，里面为古典主义风格，附近就是游客服务中心。
                 <w:br/>
                 ●【托莱多】,曾经的西班牙卡斯蒂利亚王国的首都，是世界文化遗产城市。托莱多本身就是一件艺术品，大街小巷充满了罗马时期、西哥特时期、穆斯林风格以及犹太风格的建筑，漫步在著名的托莱多艺术品街区，享受这座有着“帝国皇冠加冕过的城市”美誉小城的沧桑与美丽。
                 <w:br/>
                 ●【托莱多大教堂】,哥特艺术的代表作，是当时西班牙基督教教会总教区的第一大教堂，是西班牙排名第二的大教堂。
                 <w:br/>
                 ●【马德里皇宫】入内（游览不少于45分钟）,皇宫又称东方宫，内部金碧辉煌，显露波旁王朝的富贵奢华，现在仍是国王接待国宾的主要场所。内部有3418个房间，每个房间都各具特色。这里保存了大量精美的油画、收藏品、兵器、瓷器、钟表、金银物品。（如临时遇国事活动关门，退门票10欧，敬请谅解）。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：√
                 <w:br/>
                 晚：√
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 四星级酒店
                 <w:br/>
                 <w:br/>
                 第十二天
                 <w:br/>
                 <w:br/>
                 马德里-(飞机)-重庆
                 <w:br/>
-                参考航班:  HU728 马德里巴拉哈斯机场 (MAD) 1 - 重庆江北机场 T3 12:40/06:40+1
+                参考航班:  HU728 马德里巴拉哈斯机场 (MAD) 1 - 重庆江北机场 T3 12:40/06:40+1
                 <w:br/>
                 ●【返回国内】,愉快的旅行程结束，乘车前往机场，办理退税等离境手续，搭乘国际航班返回国内。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：√
                 <w:br/>
                 午：×
                 <w:br/>
                 晚：×
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 飞机上
                 <w:br/>
                 <w:br/>
                 第十三天
                 <w:br/>
                 <w:br/>
                 重庆-(飞机)-厦门
                 <w:br/>
-                重庆/厦门或福州  参考航班待定，以航司申请 为准
+                重庆/厦门或福州  参考航班待定，以航司申请 为准
                 <w:br/>
                 ●【抵达国内】,抵达国内，护照交给导游。所有团员回程段的登机卡及护照原件要交使馆/领事馆办理返程确认。销签抽查面试请团友无条件配合。(申根领事馆最新规定：团员回国内务必立即办理回程销签工作)。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 <w:br/>
-                含  餐
+                含  餐
                 <w:br/>
                 早：×
                 <w:br/>
                 午：×
                 <w:br/>
                 晚：×
                 <w:br/>
                 <w:br/>
-                住  宿
+                住  宿
                 <w:br/>
                 温暖的家
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1205,51 +1205,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>