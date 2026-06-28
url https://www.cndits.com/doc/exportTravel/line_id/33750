--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -459,57 +459,55 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品介绍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ❀独家升级AAAAA全景大漓江主题船【二楼VIP头等舱包厢】
+                ❀独家升级AAAAA全景大漓江【全景大漓江三星船】保证正航！
                 <w:br/>
                 ❀AAAA级景区创三项吉尼斯记录，桂林喀斯特岩洞代表作【冠岩】体验最美观光滑道车+岩洞观光梯+网红岩洞小火车
                 <w:br/>
                 ❀世界唯一可以攀爬也触摸的瀑布【古东瀑布】
-                <w:br/>
-                ❀原生态少数民族特色风情表演古韵壮寨【三姐演艺】
                 <w:br/>
                 ❀独家定制【无人机航拍小视频】让旅程的高光时刻永恒珍藏
                 <w:br/>
                 ❀赏世界三大演艺之一的大型演出【桂林千古情】给我一小时，还您一千年！
                 <w:br/>
                 ❀现实版《千里江山图》全景画卷【尧山新景区】，网红打卡地【900米屋顶云端咖啡】
                 <w:br/>
                 ❀如诗如画的风光，青山、绿水、古桥、小树，无处不让人魂牵梦绕【遇龙河双人竹筏】
                 <w:br/>
                 <w:br/>
                 晚班机客人 加赠：
                 <w:br/>
                 ❀桂林城徽最佳观赏地【象鼻山】 
                 <w:br/>
                 ❀桂林八景之一【骆驼峰】、今游人見之，直呼为骆驼，足见形象逼真故可称“骆驼赤霞
                 <w:br/>
                 ❀超值赠送：【网红旅拍】免费穿少数民族服饰穿戴让你随心拍摄风景免费赠送一张5寸照片！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -708,211 +706,195 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                古东瀑布、冠岩景区、千古情、阳朔西街
+                象鼻山、日月双塔、古东瀑布、冠岩景区
+                <w:br/>
+                ◆游览【象鼻山】AAAAA级（约60分钟），象鼻山是桂林的城徽山，是桂林旅游的标志山，它坐落在桂林市中心的漓江与桃花江汇流处，形似一头鼻子伸进漓江饮水的巨象，象鼻和象腿之间是面积约一百五十平米的圆洞，江水穿洞而过，如明月浮水。坐落西岸的象山水月与漓江东岸的穿月岩相对，一挂于天一浮于水，形成"漓江双月"的奇特景观。
                 <w:br/>
                 ◆游览具有原生态瀑布群【古东瀑布】AAAA级（约120分钟），全国唯一由地下涌泉形成的多级串连瀑布，区内有八瀑九潭、可尽享天然氧吧。最大特色：可换穿草鞋、戴上安全帽走瀑戏浪，形成独特的自然生态旅游观光风景。
                 <w:br/>
-                ◆游览【冠岩景区】AAAA级（约90分钟），亲自体验乘坐【荣获大世界吉尼斯纪录之世界最长的观光滑道车，80元/人费用已含】景区内的观光滑道，穿梭在绿意盎然的田野间，微风轻拂，送来阵阵花香与青草的芬芳。冠岩位于漓江江畔的一处巨型地下河溶洞，因山体形似紫金冠而得名。冠岩水洞由于长年封闭，景观保护良好，洞内千姿百态的石钟乳、石笋、石柱、石幔更具风采。景区整体规划按高起点、高标准设计建设，洞内配备了自动光控、声控导游系统，小火车、地下河浮桥和观光电梯与洞内奇绝的自然景观相辅相成，让冠岩景区成为国内独具特色和韵味的水、陆、空游览洞穴，“荣获大世界吉尼斯纪录之世界游览方式最多的岩洞。亲自体验乘坐【网红小火车】穿越世界最长的观光滑道，也可乘洞内【观光电梯】俯瞰岩洞美景，探索地下河之奥秘，以全新海、陆、空游览方式之最，游览洞内景色。
-[...5 lines deleted...]
-                【今日温馨小贴士】
+                ◆游览【冠岩景区】AAAA级（约90分钟）（已含往返小交通费用），穿梭在绿意盎然的田野间，微风轻拂，送来阵阵花香与青草的芬芳。冠岩位于漓江江畔的一处巨型地下河溶洞，因山体形似紫金冠而得名。冠岩水洞由于长年封闭，景观保护良好，洞内千姿百态的石钟乳、石笋、石柱、石幔更具风采。景区整体规划按高起点、高标准设计建设，洞内配备了自动光控、声控导游系统，小火车、地下河浮桥和观光电梯与洞内奇绝的自然景观相辅相成，让冠岩景区成为国内独具特色和韵味的水、陆、空游览洞穴，“荣获大世界吉尼斯纪录之世界游览方式最多的岩洞。亲自体验乘坐【网红小火车】穿越世界最长的观光滑道，也可乘洞内【观光电梯】俯瞰岩洞美景，探索地下河之奥秘，以全新海、陆、空游览方式之最，游览洞内景色。
+                <w:br/>
+                【今日温馨小贴士】 
                 <w:br/>
                 1、古东瀑布景区如需攀爬瀑布必须换景区内安全装备，如：安全帽、草鞋、雨衣等费用10元/人起，请自行向景区购买。
                 <w:br/>
-                3、自由活动期间不提供导游服务与旅游用车、请注意安全并保管好贵重物品，谨记导游告知的注意事项、阳朔不含晚餐，自由畅享当地美食---“吃”、“玩”两不误。
-                <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">阳朔</w:t>
+              <w:t xml:space="preserve">桂林</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                遇龙河双人竹筏、独家定制无人机航拍、 古韵壮寨三姐演艺、大漓江主题船【二楼VIP头等舱】
-[...4 lines deleted...]
-                （如遇涨水或政府停止售票则更换成其他等价景点；景区规定：①双人筏限重160公斤，三人筏限重210公斤，如超重，游客请在景区售票处现补筏差。②、孕妇、残疾人、70岁含以上老年人/1米以下严禁乘坐竹筏。 1米以上儿童须购买成人票与成人同乘，具体是否能上竹筏以景区当时标注为准）
+                全景大漓江三星船【正航】、遇龙河双人竹筏、独家定制无人机航拍、千古情、阳朔西街
+                <w:br/>
+                ◆早餐后前往漓江码头乘【全景大漓江三星船】AAAAA 级（约 4 小时），观赏震惊中外的著名景点：【九马画山】 、【杨堤烟雨】、【黄布倒影】、【兴坪佳境】、 【20 元人民币背景】 等著名景点，体验“世界上最美丽的地方 “江作青罗带,山如碧玉簪 ”船行江中，正在体会到 ‘船在 江中走，人在人在画中游 ”的绝美漓江仙境。
+                <w:br/>
+                ◆乘竹筏游览【遇龙河双人竹筏】AAAA级（约40分钟），有“小漓江”之称的遇龙河，山峰清秀迤逦，连绵起伏，形态万千，江岸绿草如茵，翠竹葱郁，树木繁荫。两岸青山连绵，百态千姿；一路翠竹夹道，绿树成行；而若遇晴日，则蓝天白云，碧水绿草；若逢雨天，更是雾绕云遮，百媚千娇。以原生态的田园风光、沿河喀斯特峰林毓秀；两岸恬静的田园风光，让你仿佛进入到世外桃源仙境当中；正所谓“舟行碧波上，人在画中游”。（如遇涨水或政府停止售票则更换成其他等价景点；景区规定：双人筏限重160公斤，三人筏限重210公斤，如超重，游客请在景区售票处现补筏差。）
                 <w:br/>
                 ◆独家定制无人机航拍（每团赠送1个30秒剪辑小视频）：
                 <w:br/>
-                <w:br/>
-[...9 lines deleted...]
-                ◆前往漓江码头乘【全景大漓江主题船、二楼VIP头等舱】AAAAA 级（约 4 小时），观赏震惊中外的著名景点：【九马画山】 、【杨堤烟雨】、【黄布倒影】、【兴坪佳境】、 【20 元人民币背景】等著名景点，体验“世界上最美丽的地方 “江作青罗带,山如碧玉簪 ”船行江中，正在体会到 ‘船在 江中走，人在人在画中游 ”的绝美漓江仙境。
+                当您置身于桂林山峦之间，无人机将悄然升空，在专业飞手的操控下，成为镜头下的主角。以独特的上帝视角捕捉您与美景交融的动人画面，追踪记录您置身壮丽山水间的动人瞬间，并剪辑成精美的航拍短片赠予您，让旅程的高光时刻永恒珍藏。这段精心剪辑的专属航拍视频，不仅是动态的旅行纪念，更是一份能让您反复回味、永久珍藏的独特礼物，让您的旅行故事生动非凡。（备注：无人机航拍受天气影响较大，如遇刮风下雨则无法安排哦；航拍为赠送，如遇特殊情况无法拍摄无费用可退哦，烦请谅解。）
+                <w:br/>
+                ◆晚上欣赏一生必看的【桂林千古情】AAAA 级（约60分钟），浓缩了桂林千年的历史与民俗，是桂林文化的灵魂，演出分为《桂林传说》《千古灵渠》《漓江恋歌》《寻找刘三姐》等，演出运用先进的声.光.电.全息等高科技手段和舞台机械，数百位演员倾情演绎，在水陆空三维立体空间，畅响了一曲感天动地的桂林千古传奇。
+                <w:br/>
+                ◆自由漫步在没有国度、充满热情的洋人街——【阳朔西街】（无车无导游陪同）感受浓郁的异国风情。
                 <w:br/>
                 【今日温馨小贴士】
                 <w:br/>
-                <w:br/>
-[...8 lines deleted...]
-                2、7-14岁儿童必须提前补交150元/人VIP头等舱儿童半船票、现场购买有满员无法补票或无法同船风险。
+                1、停车场到漓江码头电瓶车15元/人，敬请自理。
+                <w:br/>
+                2、本行程中安排游览的三星船参考码头： 磨盘山码头-水东门码头（上下船码头以水运中心实际出票为准）游船由桂林车船公司统一提供。 
+                <w:br/>
+                3、自由活动期间不提供导游服务与旅游用车、请注意安全并保管好贵重物品，谨记导游告知的注意事项、阳朔不含晚餐，自由畅享当地美食---“吃”、“玩”两不误。
                 <w:br/>
                 交通：轮船
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">桂林</w:t>
+              <w:t xml:space="preserve">阳朔</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1611,51 +1593,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>